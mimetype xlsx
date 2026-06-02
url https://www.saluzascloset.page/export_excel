--- v1 (2026-03-31)
+++ v2 (2026-06-02)
@@ -418,51 +418,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H196"/>
+  <dimension ref="A1:H459"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Order ID</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Date</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Customer Name</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -7486,67 +7486,7639 @@
           <t>2026-03-30 13:30</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>Nabeena Maharjan</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="F196" t="n">
         <v>2150</v>
       </c>
       <c r="G196" t="n">
         <v>700</v>
       </c>
       <c r="H196" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="n">
+        <v>200</v>
+      </c>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t>2026-04-02 05:21</t>
+        </is>
+      </c>
+      <c r="C197" t="inlineStr">
+        <is>
+          <t>anisha shrestha</t>
+        </is>
+      </c>
+      <c r="D197" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E197" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F197" t="n">
+        <v>5500</v>
+      </c>
+      <c r="G197" t="n">
+        <v>1500</v>
+      </c>
+      <c r="H197" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="n">
+        <v>201</v>
+      </c>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>2026-04-02 05:21</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>Anu Mali</t>
+        </is>
+      </c>
+      <c r="D198" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E198" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F198" t="n">
+        <v>2150</v>
+      </c>
+      <c r="G198" t="n">
+        <v>700</v>
+      </c>
+      <c r="H198" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="n">
+        <v>202</v>
+      </c>
+      <c r="B199" t="inlineStr">
+        <is>
+          <t>2026-04-03 02:10</t>
+        </is>
+      </c>
+      <c r="C199" t="inlineStr">
+        <is>
+          <t>Subekchya khadka</t>
+        </is>
+      </c>
+      <c r="D199" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E199" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F199" t="n">
+        <v>1950</v>
+      </c>
+      <c r="G199" t="n">
+        <v>600</v>
+      </c>
+      <c r="H199" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" t="n">
+        <v>203</v>
+      </c>
+      <c r="B200" t="inlineStr">
+        <is>
+          <t>2026-04-03 02:11</t>
+        </is>
+      </c>
+      <c r="C200" t="inlineStr">
+        <is>
+          <t>Sushila Mainali</t>
+        </is>
+      </c>
+      <c r="D200" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E200" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F200" t="n">
+        <v>1280</v>
+      </c>
+      <c r="G200" t="n">
+        <v>230</v>
+      </c>
+      <c r="H200" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" t="n">
+        <v>204</v>
+      </c>
+      <c r="B201" t="inlineStr">
+        <is>
+          <t>2026-04-03 02:12</t>
+        </is>
+      </c>
+      <c r="C201" t="inlineStr">
+        <is>
+          <t>Supa Paneru</t>
+        </is>
+      </c>
+      <c r="D201" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E201" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F201" t="n">
+        <v>2550</v>
+      </c>
+      <c r="G201" t="n">
+        <v>900</v>
+      </c>
+      <c r="H201" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="n">
+        <v>205</v>
+      </c>
+      <c r="B202" t="inlineStr">
+        <is>
+          <t>2026-04-04 02:54</t>
+        </is>
+      </c>
+      <c r="C202" t="inlineStr">
+        <is>
+          <t>arati waiba</t>
+        </is>
+      </c>
+      <c r="D202" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E202" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F202" t="n">
+        <v>5600</v>
+      </c>
+      <c r="G202" t="n">
+        <v>1500</v>
+      </c>
+      <c r="H202" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" t="n">
+        <v>206</v>
+      </c>
+      <c r="B203" t="inlineStr">
+        <is>
+          <t>2026-04-04 02:55</t>
+        </is>
+      </c>
+      <c r="C203" t="inlineStr">
+        <is>
+          <t>susma</t>
+        </is>
+      </c>
+      <c r="D203" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E203" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F203" t="n">
+        <v>1250</v>
+      </c>
+      <c r="G203" t="n">
+        <v>300</v>
+      </c>
+      <c r="H203" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" t="n">
+        <v>207</v>
+      </c>
+      <c r="B204" t="inlineStr">
+        <is>
+          <t>2026-04-04 09:52</t>
+        </is>
+      </c>
+      <c r="C204" t="inlineStr">
+        <is>
+          <t>sujata shrestha</t>
+        </is>
+      </c>
+      <c r="D204" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E204" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F204" t="n">
+        <v>3400</v>
+      </c>
+      <c r="G204" t="n">
+        <v>900</v>
+      </c>
+      <c r="H204" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" t="n">
+        <v>208</v>
+      </c>
+      <c r="B205" t="inlineStr">
+        <is>
+          <t>2026-04-04 09:52</t>
+        </is>
+      </c>
+      <c r="C205" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Reyzza shrestha thapa </t>
+        </is>
+      </c>
+      <c r="D205" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E205" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F205" t="n">
+        <v>2150</v>
+      </c>
+      <c r="G205" t="n">
+        <v>700</v>
+      </c>
+      <c r="H205" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" t="n">
+        <v>209</v>
+      </c>
+      <c r="B206" t="inlineStr">
+        <is>
+          <t>2026-04-04 09:53</t>
+        </is>
+      </c>
+      <c r="C206" t="inlineStr">
+        <is>
+          <t>nila</t>
+        </is>
+      </c>
+      <c r="D206" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E206" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F206" t="n">
+        <v>2550</v>
+      </c>
+      <c r="G206" t="n">
+        <v>900</v>
+      </c>
+      <c r="H206" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" t="n">
+        <v>210</v>
+      </c>
+      <c r="B207" t="inlineStr">
+        <is>
+          <t>2026-04-05 04:17</t>
+        </is>
+      </c>
+      <c r="C207" t="inlineStr">
+        <is>
+          <t>Suwani Dangal</t>
+        </is>
+      </c>
+      <c r="D207" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E207" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F207" t="n">
+        <v>2550</v>
+      </c>
+      <c r="G207" t="n">
+        <v>900</v>
+      </c>
+      <c r="H207" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" t="n">
+        <v>211</v>
+      </c>
+      <c r="B208" t="inlineStr">
+        <is>
+          <t>2026-04-06 14:21</t>
+        </is>
+      </c>
+      <c r="C208" t="inlineStr">
+        <is>
+          <t>purna khorja</t>
+        </is>
+      </c>
+      <c r="D208" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E208" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F208" t="n">
+        <v>2550</v>
+      </c>
+      <c r="G208" t="n">
+        <v>2550</v>
+      </c>
+      <c r="H208" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" t="n">
+        <v>212</v>
+      </c>
+      <c r="B209" t="inlineStr">
+        <is>
+          <t>2026-04-06 14:22</t>
+        </is>
+      </c>
+      <c r="C209" t="inlineStr">
+        <is>
+          <t>sarwani shrestha</t>
+        </is>
+      </c>
+      <c r="D209" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E209" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F209" t="n">
+        <v>1450</v>
+      </c>
+      <c r="G209" t="n">
+        <v>500</v>
+      </c>
+      <c r="H209" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" t="n">
+        <v>213</v>
+      </c>
+      <c r="B210" t="inlineStr">
+        <is>
+          <t>2026-04-06 15:43</t>
+        </is>
+      </c>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>Chandana Chhetri</t>
+        </is>
+      </c>
+      <c r="D210" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E210" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F210" t="n">
+        <v>2150</v>
+      </c>
+      <c r="G210" t="n">
+        <v>600</v>
+      </c>
+      <c r="H210" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" t="n">
+        <v>214</v>
+      </c>
+      <c r="B211" t="inlineStr">
+        <is>
+          <t>2026-04-07 07:21</t>
+        </is>
+      </c>
+      <c r="C211" t="inlineStr">
+        <is>
+          <t>subigya thakuri</t>
+        </is>
+      </c>
+      <c r="D211" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E211" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F211" t="n">
+        <v>1450</v>
+      </c>
+      <c r="G211" t="n">
+        <v>500</v>
+      </c>
+      <c r="H211" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" t="n">
+        <v>215</v>
+      </c>
+      <c r="B212" t="inlineStr">
+        <is>
+          <t>2026-04-07 07:22</t>
+        </is>
+      </c>
+      <c r="C212" t="inlineStr">
+        <is>
+          <t>Sweekriti Bastola</t>
+        </is>
+      </c>
+      <c r="D212" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E212" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F212" t="n">
+        <v>1450</v>
+      </c>
+      <c r="G212" t="n">
+        <v>500</v>
+      </c>
+      <c r="H212" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" t="n">
+        <v>216</v>
+      </c>
+      <c r="B213" t="inlineStr">
+        <is>
+          <t>2026-04-07 07:22</t>
+        </is>
+      </c>
+      <c r="C213" t="inlineStr">
+        <is>
+          <t>jabuna</t>
+        </is>
+      </c>
+      <c r="D213" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E213" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F213" t="n">
+        <v>1450</v>
+      </c>
+      <c r="G213" t="n">
+        <v>500</v>
+      </c>
+      <c r="H213" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" t="n">
+        <v>217</v>
+      </c>
+      <c r="B214" t="inlineStr">
+        <is>
+          <t>2026-04-07 07:23</t>
+        </is>
+      </c>
+      <c r="C214" t="inlineStr">
+        <is>
+          <t>Lakshmi Shrestha</t>
+        </is>
+      </c>
+      <c r="D214" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E214" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F214" t="n">
+        <v>1450</v>
+      </c>
+      <c r="G214" t="n">
+        <v>500</v>
+      </c>
+      <c r="H214" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" t="n">
+        <v>218</v>
+      </c>
+      <c r="B215" t="inlineStr">
+        <is>
+          <t>2026-04-08 05:16</t>
+        </is>
+      </c>
+      <c r="C215" t="inlineStr">
+        <is>
+          <t>Rushmi Bhuju</t>
+        </is>
+      </c>
+      <c r="D215" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E215" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F215" t="n">
+        <v>2950</v>
+      </c>
+      <c r="G215" t="n">
+        <v>800</v>
+      </c>
+      <c r="H215" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" t="n">
+        <v>219</v>
+      </c>
+      <c r="B216" t="inlineStr">
+        <is>
+          <t>2026-04-08 10:02</t>
+        </is>
+      </c>
+      <c r="C216" t="inlineStr">
+        <is>
+          <t>hasina lama</t>
+        </is>
+      </c>
+      <c r="D216" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E216" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F216" t="n">
+        <v>2100</v>
+      </c>
+      <c r="G216" t="n">
+        <v>610</v>
+      </c>
+      <c r="H216" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" t="n">
+        <v>220</v>
+      </c>
+      <c r="B217" t="inlineStr">
+        <is>
+          <t>2026-04-09 03:09</t>
+        </is>
+      </c>
+      <c r="C217" t="inlineStr">
+        <is>
+          <t xml:space="preserve">	jeegisha91</t>
+        </is>
+      </c>
+      <c r="D217" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E217" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F217" t="n">
+        <v>1450</v>
+      </c>
+      <c r="G217" t="n">
+        <v>500</v>
+      </c>
+      <c r="H217" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" t="n">
+        <v>221</v>
+      </c>
+      <c r="B218" t="inlineStr">
+        <is>
+          <t>2026-04-09 03:10</t>
+        </is>
+      </c>
+      <c r="C218" t="inlineStr">
+        <is>
+          <t>Sneha karki</t>
+        </is>
+      </c>
+      <c r="D218" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E218" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F218" t="n">
+        <v>1450</v>
+      </c>
+      <c r="G218" t="n">
+        <v>500</v>
+      </c>
+      <c r="H218" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" t="n">
+        <v>222</v>
+      </c>
+      <c r="B219" t="inlineStr">
+        <is>
+          <t>2026-04-09 03:10</t>
+        </is>
+      </c>
+      <c r="C219" t="inlineStr">
+        <is>
+          <t>Roshani Khadka Kc</t>
+        </is>
+      </c>
+      <c r="D219" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E219" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F219" t="n">
+        <v>2350</v>
+      </c>
+      <c r="G219" t="n">
+        <v>500</v>
+      </c>
+      <c r="H219" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" t="n">
+        <v>223</v>
+      </c>
+      <c r="B220" t="inlineStr">
+        <is>
+          <t>2026-04-09 03:10</t>
+        </is>
+      </c>
+      <c r="C220" t="inlineStr">
+        <is>
+          <t>Sushma karki</t>
+        </is>
+      </c>
+      <c r="D220" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E220" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F220" t="n">
+        <v>1950</v>
+      </c>
+      <c r="G220" t="n">
+        <v>560</v>
+      </c>
+      <c r="H220" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" t="n">
+        <v>225</v>
+      </c>
+      <c r="B221" t="inlineStr">
+        <is>
+          <t>2026-04-10 01:55</t>
+        </is>
+      </c>
+      <c r="C221" t="inlineStr">
+        <is>
+          <t>Sadikshya guragain</t>
+        </is>
+      </c>
+      <c r="D221" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E221" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F221" t="n">
+        <v>2835</v>
+      </c>
+      <c r="G221" t="n">
+        <v>685</v>
+      </c>
+      <c r="H221" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" t="n">
+        <v>226</v>
+      </c>
+      <c r="B222" t="inlineStr">
+        <is>
+          <t>2026-04-10 06:25</t>
+        </is>
+      </c>
+      <c r="C222" t="inlineStr">
+        <is>
+          <t>aparna Basnet</t>
+        </is>
+      </c>
+      <c r="D222" t="inlineStr"/>
+      <c r="E222" t="inlineStr"/>
+      <c r="F222" t="n">
+        <v>4045</v>
+      </c>
+      <c r="G222" t="n">
+        <v>1145</v>
+      </c>
+      <c r="H222" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" t="n">
+        <v>227</v>
+      </c>
+      <c r="B223" t="inlineStr">
+        <is>
+          <t>2026-04-10 06:25</t>
+        </is>
+      </c>
+      <c r="C223" t="inlineStr">
+        <is>
+          <t xml:space="preserve">	Zottee</t>
+        </is>
+      </c>
+      <c r="D223" t="inlineStr"/>
+      <c r="E223" t="inlineStr"/>
+      <c r="F223" t="n">
+        <v>2950</v>
+      </c>
+      <c r="G223" t="n">
+        <v>800</v>
+      </c>
+      <c r="H223" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" t="n">
+        <v>228</v>
+      </c>
+      <c r="B224" t="inlineStr">
+        <is>
+          <t>2026-04-10 10:54</t>
+        </is>
+      </c>
+      <c r="C224" t="inlineStr">
+        <is>
+          <t>Sachita Karki</t>
+        </is>
+      </c>
+      <c r="D224" t="inlineStr"/>
+      <c r="E224" t="inlineStr"/>
+      <c r="F224" t="n">
+        <v>1395</v>
+      </c>
+      <c r="G224" t="n">
+        <v>345</v>
+      </c>
+      <c r="H224" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" t="n">
+        <v>229</v>
+      </c>
+      <c r="B225" t="inlineStr">
+        <is>
+          <t>2026-04-11 02:11</t>
+        </is>
+      </c>
+      <c r="C225" t="inlineStr">
+        <is>
+          <t>Anjali Yadav</t>
+        </is>
+      </c>
+      <c r="D225" t="inlineStr"/>
+      <c r="E225" t="inlineStr"/>
+      <c r="F225" t="n">
+        <v>7700</v>
+      </c>
+      <c r="G225" t="n">
+        <v>2140</v>
+      </c>
+      <c r="H225" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" t="n">
+        <v>230</v>
+      </c>
+      <c r="B226" t="inlineStr">
+        <is>
+          <t>2026-04-11 15:42</t>
+        </is>
+      </c>
+      <c r="C226" t="inlineStr">
+        <is>
+          <t>Barada Upreti</t>
+        </is>
+      </c>
+      <c r="D226" t="inlineStr"/>
+      <c r="E226" t="inlineStr"/>
+      <c r="F226" t="n">
+        <v>1750</v>
+      </c>
+      <c r="G226" t="n">
+        <v>500</v>
+      </c>
+      <c r="H226" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" t="n">
+        <v>231</v>
+      </c>
+      <c r="B227" t="inlineStr">
+        <is>
+          <t>2026-04-11 15:43</t>
+        </is>
+      </c>
+      <c r="C227" t="inlineStr">
+        <is>
+          <t>Shikha Adhikari</t>
+        </is>
+      </c>
+      <c r="D227" t="inlineStr"/>
+      <c r="E227" t="inlineStr"/>
+      <c r="F227" t="n">
+        <v>1950</v>
+      </c>
+      <c r="G227" t="n">
+        <v>660</v>
+      </c>
+      <c r="H227" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" t="n">
+        <v>232</v>
+      </c>
+      <c r="B228" t="inlineStr">
+        <is>
+          <t>2026-04-11 15:43</t>
+        </is>
+      </c>
+      <c r="C228" t="inlineStr">
+        <is>
+          <t>jyoti</t>
+        </is>
+      </c>
+      <c r="D228" t="inlineStr"/>
+      <c r="E228" t="inlineStr"/>
+      <c r="F228" t="n">
+        <v>1950</v>
+      </c>
+      <c r="G228" t="n">
+        <v>560</v>
+      </c>
+      <c r="H228" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" t="n">
+        <v>233</v>
+      </c>
+      <c r="B229" t="inlineStr">
+        <is>
+          <t>2026-04-12 03:08</t>
+        </is>
+      </c>
+      <c r="C229" t="inlineStr">
+        <is>
+          <t>SHOBHA RAUNIYAR</t>
+        </is>
+      </c>
+      <c r="D229" t="inlineStr"/>
+      <c r="E229" t="inlineStr"/>
+      <c r="F229" t="n">
+        <v>3485</v>
+      </c>
+      <c r="G229" t="n">
+        <v>1005</v>
+      </c>
+      <c r="H229" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" t="n">
+        <v>234</v>
+      </c>
+      <c r="B230" t="inlineStr">
+        <is>
+          <t>2026-04-12 04:38</t>
+        </is>
+      </c>
+      <c r="C230" t="inlineStr">
+        <is>
+          <t>Isha Shrestha</t>
+        </is>
+      </c>
+      <c r="D230" t="inlineStr"/>
+      <c r="E230" t="inlineStr"/>
+      <c r="F230" t="n">
+        <v>2100</v>
+      </c>
+      <c r="G230" t="n">
+        <v>610</v>
+      </c>
+      <c r="H230" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" t="n">
+        <v>235</v>
+      </c>
+      <c r="B231" t="inlineStr">
+        <is>
+          <t>2026-04-12 10:17</t>
+        </is>
+      </c>
+      <c r="C231" t="inlineStr">
+        <is>
+          <t>Aryal Asmita</t>
+        </is>
+      </c>
+      <c r="D231" t="inlineStr"/>
+      <c r="E231" t="inlineStr"/>
+      <c r="F231" t="n">
+        <v>1750</v>
+      </c>
+      <c r="G231" t="n">
+        <v>500</v>
+      </c>
+      <c r="H231" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" t="n">
+        <v>236</v>
+      </c>
+      <c r="B232" t="inlineStr">
+        <is>
+          <t>2026-04-12 10:18</t>
+        </is>
+      </c>
+      <c r="C232" t="inlineStr">
+        <is>
+          <t>Chandani shrestha</t>
+        </is>
+      </c>
+      <c r="D232" t="inlineStr"/>
+      <c r="E232" t="inlineStr"/>
+      <c r="F232" t="n">
+        <v>1750</v>
+      </c>
+      <c r="G232" t="n">
+        <v>500</v>
+      </c>
+      <c r="H232" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" t="n">
+        <v>237</v>
+      </c>
+      <c r="B233" t="inlineStr">
+        <is>
+          <t>2026-04-12 10:18</t>
+        </is>
+      </c>
+      <c r="C233" t="inlineStr">
+        <is>
+          <t>Sehnaj karki</t>
+        </is>
+      </c>
+      <c r="D233" t="inlineStr"/>
+      <c r="E233" t="inlineStr"/>
+      <c r="F233" t="n">
+        <v>1950</v>
+      </c>
+      <c r="G233" t="n">
+        <v>700</v>
+      </c>
+      <c r="H233" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" t="n">
+        <v>238</v>
+      </c>
+      <c r="B234" t="inlineStr">
+        <is>
+          <t>2026-04-12 15:20</t>
+        </is>
+      </c>
+      <c r="C234" t="inlineStr">
+        <is>
+          <t xml:space="preserve">	Lilysha</t>
+        </is>
+      </c>
+      <c r="D234" t="inlineStr"/>
+      <c r="E234" t="inlineStr"/>
+      <c r="F234" t="n">
+        <v>1935</v>
+      </c>
+      <c r="G234" t="n">
+        <v>685</v>
+      </c>
+      <c r="H234" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" t="n">
+        <v>239</v>
+      </c>
+      <c r="B235" t="inlineStr">
+        <is>
+          <t>2026-04-12 15:21</t>
+        </is>
+      </c>
+      <c r="C235" t="inlineStr">
+        <is>
+          <t>SARITA KC</t>
+        </is>
+      </c>
+      <c r="D235" t="inlineStr"/>
+      <c r="E235" t="inlineStr"/>
+      <c r="F235" t="n">
+        <v>1935</v>
+      </c>
+      <c r="G235" t="n">
+        <v>685</v>
+      </c>
+      <c r="H235" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" t="n">
+        <v>240</v>
+      </c>
+      <c r="B236" t="inlineStr">
+        <is>
+          <t>2026-04-13 09:25</t>
+        </is>
+      </c>
+      <c r="C236" t="inlineStr">
+        <is>
+          <t>sarita kc</t>
+        </is>
+      </c>
+      <c r="D236" t="inlineStr"/>
+      <c r="E236" t="inlineStr"/>
+      <c r="F236" t="n">
+        <v>2000</v>
+      </c>
+      <c r="G236" t="n">
+        <v>550</v>
+      </c>
+      <c r="H236" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" t="n">
+        <v>241</v>
+      </c>
+      <c r="B237" t="inlineStr">
+        <is>
+          <t>2026-04-13 09:26</t>
+        </is>
+      </c>
+      <c r="C237" t="inlineStr">
+        <is>
+          <t>Luna Chand</t>
+        </is>
+      </c>
+      <c r="D237" t="inlineStr"/>
+      <c r="E237" t="inlineStr"/>
+      <c r="F237" t="n">
+        <v>4445</v>
+      </c>
+      <c r="G237" t="n">
+        <v>1305</v>
+      </c>
+      <c r="H237" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" t="n">
+        <v>242</v>
+      </c>
+      <c r="B238" t="inlineStr">
+        <is>
+          <t>2026-04-13 09:26</t>
+        </is>
+      </c>
+      <c r="C238" t="inlineStr">
+        <is>
+          <t>Amrita Singh Bhandari</t>
+        </is>
+      </c>
+      <c r="D238" t="inlineStr"/>
+      <c r="E238" t="inlineStr"/>
+      <c r="F238" t="n">
+        <v>3285</v>
+      </c>
+      <c r="G238" t="n">
+        <v>535</v>
+      </c>
+      <c r="H238" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" t="n">
+        <v>243</v>
+      </c>
+      <c r="B239" t="inlineStr">
+        <is>
+          <t>2026-04-13 09:27</t>
+        </is>
+      </c>
+      <c r="C239" t="inlineStr">
+        <is>
+          <t xml:space="preserve">	SHOBHA RAUNIYAR</t>
+        </is>
+      </c>
+      <c r="D239" t="inlineStr"/>
+      <c r="E239" t="inlineStr"/>
+      <c r="F239" t="n">
+        <v>3700</v>
+      </c>
+      <c r="G239" t="n">
+        <v>1200</v>
+      </c>
+      <c r="H239" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" t="n">
+        <v>244</v>
+      </c>
+      <c r="B240" t="inlineStr">
+        <is>
+          <t>2026-04-14 03:29</t>
+        </is>
+      </c>
+      <c r="C240" t="inlineStr">
+        <is>
+          <t>Sujata</t>
+        </is>
+      </c>
+      <c r="D240" t="inlineStr"/>
+      <c r="E240" t="inlineStr"/>
+      <c r="F240" t="n">
+        <v>2100</v>
+      </c>
+      <c r="G240" t="n">
+        <v>250</v>
+      </c>
+      <c r="H240" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" t="n">
+        <v>245</v>
+      </c>
+      <c r="B241" t="inlineStr">
+        <is>
+          <t>2026-04-15 03:11</t>
+        </is>
+      </c>
+      <c r="C241" t="inlineStr">
+        <is>
+          <t>ramita</t>
+        </is>
+      </c>
+      <c r="D241" t="inlineStr"/>
+      <c r="E241" t="inlineStr"/>
+      <c r="F241" t="n">
+        <v>2450</v>
+      </c>
+      <c r="G241" t="n">
+        <v>600</v>
+      </c>
+      <c r="H241" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" t="n">
+        <v>246</v>
+      </c>
+      <c r="B242" t="inlineStr">
+        <is>
+          <t>2026-04-15 03:12</t>
+        </is>
+      </c>
+      <c r="C242" t="inlineStr">
+        <is>
+          <t>sita thapa magar</t>
+        </is>
+      </c>
+      <c r="D242" t="inlineStr"/>
+      <c r="E242" t="inlineStr"/>
+      <c r="F242" t="n">
+        <v>1550</v>
+      </c>
+      <c r="G242" t="n">
+        <v>500</v>
+      </c>
+      <c r="H242" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" t="n">
+        <v>247</v>
+      </c>
+      <c r="B243" t="inlineStr">
+        <is>
+          <t>2026-04-15 03:12</t>
+        </is>
+      </c>
+      <c r="C243" t="inlineStr">
+        <is>
+          <t>bharti shakhi</t>
+        </is>
+      </c>
+      <c r="D243" t="inlineStr"/>
+      <c r="E243" t="inlineStr"/>
+      <c r="F243" t="n">
+        <v>1935</v>
+      </c>
+      <c r="G243" t="n">
+        <v>685</v>
+      </c>
+      <c r="H243" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" t="n">
+        <v>248</v>
+      </c>
+      <c r="B244" t="inlineStr">
+        <is>
+          <t>2026-04-15 03:13</t>
+        </is>
+      </c>
+      <c r="C244" t="inlineStr">
+        <is>
+          <t>niva shrestha</t>
+        </is>
+      </c>
+      <c r="D244" t="inlineStr"/>
+      <c r="E244" t="inlineStr"/>
+      <c r="F244" t="n">
+        <v>1935</v>
+      </c>
+      <c r="G244" t="n">
+        <v>685</v>
+      </c>
+      <c r="H244" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" t="n">
+        <v>249</v>
+      </c>
+      <c r="B245" t="inlineStr">
+        <is>
+          <t>2026-04-15 10:08</t>
+        </is>
+      </c>
+      <c r="C245" t="inlineStr">
+        <is>
+          <t>neeta neupane</t>
+        </is>
+      </c>
+      <c r="D245" t="inlineStr"/>
+      <c r="E245" t="inlineStr"/>
+      <c r="F245" t="n">
+        <v>1950</v>
+      </c>
+      <c r="G245" t="n">
+        <v>700</v>
+      </c>
+      <c r="H245" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" t="n">
+        <v>250</v>
+      </c>
+      <c r="B246" t="inlineStr">
+        <is>
+          <t>2026-04-15 10:08</t>
+        </is>
+      </c>
+      <c r="C246" t="inlineStr">
+        <is>
+          <t>sadichha</t>
+        </is>
+      </c>
+      <c r="D246" t="inlineStr"/>
+      <c r="E246" t="inlineStr"/>
+      <c r="F246" t="n">
+        <v>1950</v>
+      </c>
+      <c r="G246" t="n">
+        <v>700</v>
+      </c>
+      <c r="H246" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" t="n">
+        <v>251</v>
+      </c>
+      <c r="B247" t="inlineStr">
+        <is>
+          <t>2026-04-15 10:08</t>
+        </is>
+      </c>
+      <c r="C247" t="inlineStr">
+        <is>
+          <t>anjana timalsina</t>
+        </is>
+      </c>
+      <c r="D247" t="inlineStr"/>
+      <c r="E247" t="inlineStr"/>
+      <c r="F247" t="n">
+        <v>1950</v>
+      </c>
+      <c r="G247" t="n">
+        <v>700</v>
+      </c>
+      <c r="H247" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" t="n">
+        <v>252</v>
+      </c>
+      <c r="B248" t="inlineStr">
+        <is>
+          <t>2026-04-15 16:21</t>
+        </is>
+      </c>
+      <c r="C248" t="inlineStr">
+        <is>
+          <t>sanjana shrestha</t>
+        </is>
+      </c>
+      <c r="D248" t="inlineStr"/>
+      <c r="E248" t="inlineStr"/>
+      <c r="F248" t="n">
+        <v>1950</v>
+      </c>
+      <c r="G248" t="n">
+        <v>700</v>
+      </c>
+      <c r="H248" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" t="n">
+        <v>253</v>
+      </c>
+      <c r="B249" t="inlineStr">
+        <is>
+          <t>2026-04-16 05:47</t>
+        </is>
+      </c>
+      <c r="C249" t="inlineStr">
+        <is>
+          <t>ashmita paudel</t>
+        </is>
+      </c>
+      <c r="D249" t="inlineStr"/>
+      <c r="E249" t="inlineStr"/>
+      <c r="F249" t="n">
+        <v>2650</v>
+      </c>
+      <c r="G249" t="n">
+        <v>900</v>
+      </c>
+      <c r="H249" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" t="n">
+        <v>254</v>
+      </c>
+      <c r="B250" t="inlineStr">
+        <is>
+          <t>2026-04-16 15:08</t>
+        </is>
+      </c>
+      <c r="C250" t="inlineStr">
+        <is>
+          <t>namirta pradhan shrestha</t>
+        </is>
+      </c>
+      <c r="D250" t="inlineStr"/>
+      <c r="E250" t="inlineStr"/>
+      <c r="F250" t="n">
+        <v>1950</v>
+      </c>
+      <c r="G250" t="n">
+        <v>700</v>
+      </c>
+      <c r="H250" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" t="n">
+        <v>255</v>
+      </c>
+      <c r="B251" t="inlineStr">
+        <is>
+          <t>2026-04-17 05:34</t>
+        </is>
+      </c>
+      <c r="C251" t="inlineStr">
+        <is>
+          <t>Aashna Awasthi</t>
+        </is>
+      </c>
+      <c r="D251" t="inlineStr"/>
+      <c r="E251" t="inlineStr"/>
+      <c r="F251" t="n">
+        <v>1750</v>
+      </c>
+      <c r="G251" t="n">
+        <v>500</v>
+      </c>
+      <c r="H251" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" t="n">
+        <v>256</v>
+      </c>
+      <c r="B252" t="inlineStr">
+        <is>
+          <t>2026-04-17 16:38</t>
+        </is>
+      </c>
+      <c r="C252" t="inlineStr">
+        <is>
+          <t>Manju Shrestha</t>
+        </is>
+      </c>
+      <c r="D252" t="inlineStr"/>
+      <c r="E252" t="inlineStr"/>
+      <c r="F252" t="n">
+        <v>2150</v>
+      </c>
+      <c r="G252" t="n">
+        <v>560</v>
+      </c>
+      <c r="H252" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" t="n">
+        <v>257</v>
+      </c>
+      <c r="B253" t="inlineStr">
+        <is>
+          <t>2026-04-18 05:18</t>
+        </is>
+      </c>
+      <c r="C253" t="inlineStr">
+        <is>
+          <t xml:space="preserve">	Asmita thapa</t>
+        </is>
+      </c>
+      <c r="D253" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E253" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F253" t="n">
+        <v>3900</v>
+      </c>
+      <c r="G253" t="n">
+        <v>1200</v>
+      </c>
+      <c r="H253" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" t="n">
+        <v>258</v>
+      </c>
+      <c r="B254" t="inlineStr">
+        <is>
+          <t>2026-04-18 05:18</t>
+        </is>
+      </c>
+      <c r="C254" t="inlineStr">
+        <is>
+          <t>aarati karmachrya</t>
+        </is>
+      </c>
+      <c r="D254" t="inlineStr"/>
+      <c r="E254" t="inlineStr"/>
+      <c r="F254" t="n">
+        <v>3650</v>
+      </c>
+      <c r="G254" t="n">
+        <v>900</v>
+      </c>
+      <c r="H254" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" t="n">
+        <v>259</v>
+      </c>
+      <c r="B255" t="inlineStr">
+        <is>
+          <t>2026-04-18 15:16</t>
+        </is>
+      </c>
+      <c r="C255" t="inlineStr">
+        <is>
+          <t>urmila thapa</t>
+        </is>
+      </c>
+      <c r="D255" t="inlineStr"/>
+      <c r="E255" t="inlineStr"/>
+      <c r="F255" t="n">
+        <v>3650</v>
+      </c>
+      <c r="G255" t="n">
+        <v>900</v>
+      </c>
+      <c r="H255" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" t="n">
+        <v>260</v>
+      </c>
+      <c r="B256" t="inlineStr">
+        <is>
+          <t>2026-04-18 15:16</t>
+        </is>
+      </c>
+      <c r="C256" t="inlineStr">
+        <is>
+          <t>reeta</t>
+        </is>
+      </c>
+      <c r="D256" t="inlineStr"/>
+      <c r="E256" t="inlineStr"/>
+      <c r="F256" t="n">
+        <v>3800</v>
+      </c>
+      <c r="G256" t="n">
+        <v>1000</v>
+      </c>
+      <c r="H256" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" t="n">
+        <v>261</v>
+      </c>
+      <c r="B257" t="inlineStr">
+        <is>
+          <t>2026-04-19 09:51</t>
+        </is>
+      </c>
+      <c r="C257" t="inlineStr">
+        <is>
+          <t>Sunita Sahukhal Kutu</t>
+        </is>
+      </c>
+      <c r="D257" t="inlineStr"/>
+      <c r="E257" t="inlineStr"/>
+      <c r="F257" t="n">
+        <v>3650</v>
+      </c>
+      <c r="G257" t="n">
+        <v>900</v>
+      </c>
+      <c r="H257" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" t="n">
+        <v>262</v>
+      </c>
+      <c r="B258" t="inlineStr">
+        <is>
+          <t>2026-04-19 09:53</t>
+        </is>
+      </c>
+      <c r="C258" t="inlineStr">
+        <is>
+          <t>Lisa Maharjan</t>
+        </is>
+      </c>
+      <c r="D258" t="inlineStr"/>
+      <c r="E258" t="inlineStr"/>
+      <c r="F258" t="n">
+        <v>3700</v>
+      </c>
+      <c r="G258" t="n">
+        <v>1060</v>
+      </c>
+      <c r="H258" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" t="n">
+        <v>263</v>
+      </c>
+      <c r="B259" t="inlineStr">
+        <is>
+          <t>2026-04-19 09:53</t>
+        </is>
+      </c>
+      <c r="C259" t="inlineStr">
+        <is>
+          <t>Manika Giri</t>
+        </is>
+      </c>
+      <c r="D259" t="inlineStr"/>
+      <c r="E259" t="inlineStr"/>
+      <c r="F259" t="n">
+        <v>4600</v>
+      </c>
+      <c r="G259" t="n">
+        <v>1220</v>
+      </c>
+      <c r="H259" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" t="n">
+        <v>264</v>
+      </c>
+      <c r="B260" t="inlineStr">
+        <is>
+          <t>2026-04-19 09:54</t>
+        </is>
+      </c>
+      <c r="C260" t="inlineStr">
+        <is>
+          <t>anju sunar</t>
+        </is>
+      </c>
+      <c r="D260" t="inlineStr"/>
+      <c r="E260" t="inlineStr"/>
+      <c r="F260" t="n">
+        <v>2150</v>
+      </c>
+      <c r="G260" t="n">
+        <v>560</v>
+      </c>
+      <c r="H260" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" t="n">
+        <v>265</v>
+      </c>
+      <c r="B261" t="inlineStr">
+        <is>
+          <t>2026-04-19 09:55</t>
+        </is>
+      </c>
+      <c r="C261" t="inlineStr">
+        <is>
+          <t>Shilpa Pokhrel</t>
+        </is>
+      </c>
+      <c r="D261" t="inlineStr"/>
+      <c r="E261" t="inlineStr"/>
+      <c r="F261" t="n">
+        <v>13350</v>
+      </c>
+      <c r="G261" t="n">
+        <v>3660</v>
+      </c>
+      <c r="H261" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" t="n">
+        <v>266</v>
+      </c>
+      <c r="B262" t="inlineStr">
+        <is>
+          <t>2026-04-20 02:54</t>
+        </is>
+      </c>
+      <c r="C262" t="inlineStr">
+        <is>
+          <t>alisha silwal</t>
+        </is>
+      </c>
+      <c r="D262" t="inlineStr"/>
+      <c r="E262" t="inlineStr"/>
+      <c r="F262" t="n">
+        <v>3650</v>
+      </c>
+      <c r="G262" t="n">
+        <v>900</v>
+      </c>
+      <c r="H262" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" t="n">
+        <v>267</v>
+      </c>
+      <c r="B263" t="inlineStr">
+        <is>
+          <t>2026-04-20 02:54</t>
+        </is>
+      </c>
+      <c r="C263" t="inlineStr">
+        <is>
+          <t>rosy maharjan</t>
+        </is>
+      </c>
+      <c r="D263" t="inlineStr"/>
+      <c r="E263" t="inlineStr"/>
+      <c r="F263" t="n">
+        <v>3650</v>
+      </c>
+      <c r="G263" t="n">
+        <v>900</v>
+      </c>
+      <c r="H263" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" t="n">
+        <v>268</v>
+      </c>
+      <c r="B264" t="inlineStr">
+        <is>
+          <t>2026-04-20 16:43</t>
+        </is>
+      </c>
+      <c r="C264" t="inlineStr">
+        <is>
+          <t>rupa tamang</t>
+        </is>
+      </c>
+      <c r="D264" t="inlineStr"/>
+      <c r="E264" t="inlineStr"/>
+      <c r="F264" t="n">
+        <v>1950</v>
+      </c>
+      <c r="G264" t="n">
+        <v>700</v>
+      </c>
+      <c r="H264" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" t="n">
+        <v>269</v>
+      </c>
+      <c r="B265" t="inlineStr">
+        <is>
+          <t>2026-04-20 16:43</t>
+        </is>
+      </c>
+      <c r="C265" t="inlineStr">
+        <is>
+          <t>Naina</t>
+        </is>
+      </c>
+      <c r="D265" t="inlineStr"/>
+      <c r="E265" t="inlineStr"/>
+      <c r="F265" t="n">
+        <v>3650</v>
+      </c>
+      <c r="G265" t="n">
+        <v>900</v>
+      </c>
+      <c r="H265" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" t="n">
+        <v>270</v>
+      </c>
+      <c r="B266" t="inlineStr">
+        <is>
+          <t>2026-04-20 16:44</t>
+        </is>
+      </c>
+      <c r="C266" t="inlineStr">
+        <is>
+          <t>Asha shrestha</t>
+        </is>
+      </c>
+      <c r="D266" t="inlineStr"/>
+      <c r="E266" t="inlineStr"/>
+      <c r="F266" t="n">
+        <v>3650</v>
+      </c>
+      <c r="G266" t="n">
+        <v>900</v>
+      </c>
+      <c r="H266" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" t="n">
+        <v>271</v>
+      </c>
+      <c r="B267" t="inlineStr">
+        <is>
+          <t>2026-04-20 16:44</t>
+        </is>
+      </c>
+      <c r="C267" t="inlineStr">
+        <is>
+          <t>Anju Magar</t>
+        </is>
+      </c>
+      <c r="D267" t="inlineStr"/>
+      <c r="E267" t="inlineStr"/>
+      <c r="F267" t="n">
+        <v>3650</v>
+      </c>
+      <c r="G267" t="n">
+        <v>900</v>
+      </c>
+      <c r="H267" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" t="n">
+        <v>272</v>
+      </c>
+      <c r="B268" t="inlineStr">
+        <is>
+          <t>2026-04-20 16:44</t>
+        </is>
+      </c>
+      <c r="C268" t="inlineStr">
+        <is>
+          <t>alisha tripathi</t>
+        </is>
+      </c>
+      <c r="D268" t="inlineStr"/>
+      <c r="E268" t="inlineStr"/>
+      <c r="F268" t="n">
+        <v>3650</v>
+      </c>
+      <c r="G268" t="n">
+        <v>900</v>
+      </c>
+      <c r="H268" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" t="n">
+        <v>273</v>
+      </c>
+      <c r="B269" t="inlineStr">
+        <is>
+          <t>2026-04-22 02:37</t>
+        </is>
+      </c>
+      <c r="C269" t="inlineStr">
+        <is>
+          <t>Ranjana Yadav</t>
+        </is>
+      </c>
+      <c r="D269" t="inlineStr"/>
+      <c r="E269" t="inlineStr"/>
+      <c r="F269" t="n">
+        <v>1950</v>
+      </c>
+      <c r="G269" t="n">
+        <v>560</v>
+      </c>
+      <c r="H269" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" t="n">
+        <v>274</v>
+      </c>
+      <c r="B270" t="inlineStr">
+        <is>
+          <t>2026-04-22 02:37</t>
+        </is>
+      </c>
+      <c r="C270" t="inlineStr">
+        <is>
+          <t>Puspa baniya</t>
+        </is>
+      </c>
+      <c r="D270" t="inlineStr"/>
+      <c r="E270" t="inlineStr"/>
+      <c r="F270" t="n">
+        <v>3650</v>
+      </c>
+      <c r="G270" t="n">
+        <v>900</v>
+      </c>
+      <c r="H270" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" t="n">
+        <v>275</v>
+      </c>
+      <c r="B271" t="inlineStr">
+        <is>
+          <t>2026-04-22 15:28</t>
+        </is>
+      </c>
+      <c r="C271" t="inlineStr">
+        <is>
+          <t>nilima thapa</t>
+        </is>
+      </c>
+      <c r="D271" t="inlineStr"/>
+      <c r="E271" t="inlineStr"/>
+      <c r="F271" t="n">
+        <v>2150</v>
+      </c>
+      <c r="G271" t="n">
+        <v>600</v>
+      </c>
+      <c r="H271" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" t="n">
+        <v>276</v>
+      </c>
+      <c r="B272" t="inlineStr">
+        <is>
+          <t>2026-04-22 15:28</t>
+        </is>
+      </c>
+      <c r="C272" t="inlineStr">
+        <is>
+          <t>Sumi</t>
+        </is>
+      </c>
+      <c r="D272" t="inlineStr"/>
+      <c r="E272" t="inlineStr"/>
+      <c r="F272" t="n">
+        <v>3650</v>
+      </c>
+      <c r="G272" t="n">
+        <v>900</v>
+      </c>
+      <c r="H272" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" t="n">
+        <v>277</v>
+      </c>
+      <c r="B273" t="inlineStr">
+        <is>
+          <t>2026-04-22 15:28</t>
+        </is>
+      </c>
+      <c r="C273" t="inlineStr">
+        <is>
+          <t>Sarina Shrestha</t>
+        </is>
+      </c>
+      <c r="D273" t="inlineStr"/>
+      <c r="E273" t="inlineStr"/>
+      <c r="F273" t="n">
+        <v>3650</v>
+      </c>
+      <c r="G273" t="n">
+        <v>900</v>
+      </c>
+      <c r="H273" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" t="n">
+        <v>278</v>
+      </c>
+      <c r="B274" t="inlineStr">
+        <is>
+          <t>2026-04-25 04:33</t>
+        </is>
+      </c>
+      <c r="C274" t="inlineStr">
+        <is>
+          <t>Pooja Gurung</t>
+        </is>
+      </c>
+      <c r="D274" t="inlineStr"/>
+      <c r="E274" t="inlineStr"/>
+      <c r="F274" t="n">
+        <v>3650</v>
+      </c>
+      <c r="G274" t="n">
+        <v>900</v>
+      </c>
+      <c r="H274" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" t="n">
+        <v>279</v>
+      </c>
+      <c r="B275" t="inlineStr">
+        <is>
+          <t>2026-04-25 04:34</t>
+        </is>
+      </c>
+      <c r="C275" t="inlineStr">
+        <is>
+          <t>malini chaudhary</t>
+        </is>
+      </c>
+      <c r="D275" t="inlineStr"/>
+      <c r="E275" t="inlineStr"/>
+      <c r="F275" t="n">
+        <v>3150</v>
+      </c>
+      <c r="G275" t="n">
+        <v>900</v>
+      </c>
+      <c r="H275" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" t="n">
+        <v>280</v>
+      </c>
+      <c r="B276" t="inlineStr">
+        <is>
+          <t>2026-04-25 04:34</t>
+        </is>
+      </c>
+      <c r="C276" t="inlineStr">
+        <is>
+          <t>punam sherpa</t>
+        </is>
+      </c>
+      <c r="D276" t="inlineStr"/>
+      <c r="E276" t="inlineStr"/>
+      <c r="F276" t="n">
+        <v>2450</v>
+      </c>
+      <c r="G276" t="n">
+        <v>800</v>
+      </c>
+      <c r="H276" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" t="n">
+        <v>281</v>
+      </c>
+      <c r="B277" t="inlineStr">
+        <is>
+          <t>2026-04-25 04:35</t>
+        </is>
+      </c>
+      <c r="C277" t="inlineStr">
+        <is>
+          <t>anshu gyawali</t>
+        </is>
+      </c>
+      <c r="D277" t="inlineStr"/>
+      <c r="E277" t="inlineStr"/>
+      <c r="F277" t="n">
+        <v>5850</v>
+      </c>
+      <c r="G277" t="n">
+        <v>1860</v>
+      </c>
+      <c r="H277" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" t="n">
+        <v>282</v>
+      </c>
+      <c r="B278" t="inlineStr">
+        <is>
+          <t>2026-04-25 06:06</t>
+        </is>
+      </c>
+      <c r="C278" t="inlineStr">
+        <is>
+          <t>ayusha</t>
+        </is>
+      </c>
+      <c r="D278" t="inlineStr"/>
+      <c r="E278" t="inlineStr"/>
+      <c r="F278" t="n">
+        <v>3250</v>
+      </c>
+      <c r="G278" t="n">
+        <v>900</v>
+      </c>
+      <c r="H278" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" t="n">
+        <v>283</v>
+      </c>
+      <c r="B279" t="inlineStr">
+        <is>
+          <t>2026-04-25 07:30</t>
+        </is>
+      </c>
+      <c r="C279" t="inlineStr">
+        <is>
+          <t>menuka ghimire</t>
+        </is>
+      </c>
+      <c r="D279" t="inlineStr"/>
+      <c r="E279" t="inlineStr"/>
+      <c r="F279" t="n">
+        <v>11000</v>
+      </c>
+      <c r="G279" t="n">
+        <v>2980</v>
+      </c>
+      <c r="H279" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" t="n">
+        <v>284</v>
+      </c>
+      <c r="B280" t="inlineStr">
+        <is>
+          <t>2026-04-25 12:43</t>
+        </is>
+      </c>
+      <c r="C280" t="inlineStr">
+        <is>
+          <t>Rani Limbu</t>
+        </is>
+      </c>
+      <c r="D280" t="inlineStr"/>
+      <c r="E280" t="inlineStr"/>
+      <c r="F280" t="n">
+        <v>1950</v>
+      </c>
+      <c r="G280" t="n">
+        <v>560</v>
+      </c>
+      <c r="H280" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" t="n">
+        <v>285</v>
+      </c>
+      <c r="B281" t="inlineStr">
+        <is>
+          <t>2026-04-25 13:42</t>
+        </is>
+      </c>
+      <c r="C281" t="inlineStr">
+        <is>
+          <t>madhu poudel</t>
+        </is>
+      </c>
+      <c r="D281" t="inlineStr"/>
+      <c r="E281" t="inlineStr"/>
+      <c r="F281" t="n">
+        <v>1750</v>
+      </c>
+      <c r="G281" t="n">
+        <v>500</v>
+      </c>
+      <c r="H281" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" t="n">
+        <v>286</v>
+      </c>
+      <c r="B282" t="inlineStr">
+        <is>
+          <t>2026-04-26 02:51</t>
+        </is>
+      </c>
+      <c r="C282" t="inlineStr">
+        <is>
+          <t>menuqsh</t>
+        </is>
+      </c>
+      <c r="D282" t="inlineStr"/>
+      <c r="E282" t="inlineStr"/>
+      <c r="F282" t="n">
+        <v>3650</v>
+      </c>
+      <c r="G282" t="n">
+        <v>900</v>
+      </c>
+      <c r="H282" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" t="n">
+        <v>287</v>
+      </c>
+      <c r="B283" t="inlineStr">
+        <is>
+          <t>2026-04-26 02:52</t>
+        </is>
+      </c>
+      <c r="C283" t="inlineStr">
+        <is>
+          <t>mamta thapaliya</t>
+        </is>
+      </c>
+      <c r="D283" t="inlineStr"/>
+      <c r="E283" t="inlineStr"/>
+      <c r="F283" t="n">
+        <v>6050</v>
+      </c>
+      <c r="G283" t="n">
+        <v>1760</v>
+      </c>
+      <c r="H283" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" t="n">
+        <v>288</v>
+      </c>
+      <c r="B284" t="inlineStr">
+        <is>
+          <t>2026-04-26 02:52</t>
+        </is>
+      </c>
+      <c r="C284" t="inlineStr">
+        <is>
+          <t>mini thapa</t>
+        </is>
+      </c>
+      <c r="D284" t="inlineStr"/>
+      <c r="E284" t="inlineStr"/>
+      <c r="F284" t="n">
+        <v>5600</v>
+      </c>
+      <c r="G284" t="n">
+        <v>1500</v>
+      </c>
+      <c r="H284" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" t="n">
+        <v>289</v>
+      </c>
+      <c r="B285" t="inlineStr">
+        <is>
+          <t>2026-04-26 02:52</t>
+        </is>
+      </c>
+      <c r="C285" t="inlineStr">
+        <is>
+          <t>aleena lamagade</t>
+        </is>
+      </c>
+      <c r="D285" t="inlineStr"/>
+      <c r="E285" t="inlineStr"/>
+      <c r="F285" t="n">
+        <v>3650</v>
+      </c>
+      <c r="G285" t="n">
+        <v>900</v>
+      </c>
+      <c r="H285" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" t="n">
+        <v>290</v>
+      </c>
+      <c r="B286" t="inlineStr">
+        <is>
+          <t>2026-04-26 06:19</t>
+        </is>
+      </c>
+      <c r="C286" t="inlineStr">
+        <is>
+          <t>Sharada Sitaula</t>
+        </is>
+      </c>
+      <c r="D286" t="inlineStr"/>
+      <c r="E286" t="inlineStr"/>
+      <c r="F286" t="n">
+        <v>2850</v>
+      </c>
+      <c r="G286" t="n">
+        <v>860</v>
+      </c>
+      <c r="H286" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" t="n">
+        <v>291</v>
+      </c>
+      <c r="B287" t="inlineStr">
+        <is>
+          <t>2026-04-26 06:19</t>
+        </is>
+      </c>
+      <c r="C287" t="inlineStr">
+        <is>
+          <t>lucky barsa</t>
+        </is>
+      </c>
+      <c r="D287" t="inlineStr"/>
+      <c r="E287" t="inlineStr"/>
+      <c r="F287" t="n">
+        <v>2850</v>
+      </c>
+      <c r="G287" t="n">
+        <v>860</v>
+      </c>
+      <c r="H287" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" t="n">
+        <v>292</v>
+      </c>
+      <c r="B288" t="inlineStr">
+        <is>
+          <t>2026-04-26 11:33</t>
+        </is>
+      </c>
+      <c r="C288" t="inlineStr">
+        <is>
+          <t>ramila bhujel</t>
+        </is>
+      </c>
+      <c r="D288" t="inlineStr"/>
+      <c r="E288" t="inlineStr"/>
+      <c r="F288" t="n">
+        <v>3250</v>
+      </c>
+      <c r="G288" t="n">
+        <v>900</v>
+      </c>
+      <c r="H288" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" t="n">
+        <v>294</v>
+      </c>
+      <c r="B289" t="inlineStr">
+        <is>
+          <t>2026-04-26 15:56</t>
+        </is>
+      </c>
+      <c r="C289" t="inlineStr">
+        <is>
+          <t>Puja lamichhanne</t>
+        </is>
+      </c>
+      <c r="D289" t="inlineStr"/>
+      <c r="E289" t="inlineStr"/>
+      <c r="F289" t="n">
+        <v>2850</v>
+      </c>
+      <c r="G289" t="n">
+        <v>860</v>
+      </c>
+      <c r="H289" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" t="n">
+        <v>295</v>
+      </c>
+      <c r="B290" t="inlineStr">
+        <is>
+          <t>2026-04-26 15:56</t>
+        </is>
+      </c>
+      <c r="C290" t="inlineStr">
+        <is>
+          <t>Khusbu rana</t>
+        </is>
+      </c>
+      <c r="D290" t="inlineStr"/>
+      <c r="E290" t="inlineStr"/>
+      <c r="F290" t="n">
+        <v>2850</v>
+      </c>
+      <c r="G290" t="n">
+        <v>860</v>
+      </c>
+      <c r="H290" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" t="n">
+        <v>296</v>
+      </c>
+      <c r="B291" t="inlineStr">
+        <is>
+          <t>2026-04-26 15:56</t>
+        </is>
+      </c>
+      <c r="C291" t="inlineStr">
+        <is>
+          <t xml:space="preserve">	rajani thapa</t>
+        </is>
+      </c>
+      <c r="D291" t="inlineStr"/>
+      <c r="E291" t="inlineStr"/>
+      <c r="F291" t="n">
+        <v>2850</v>
+      </c>
+      <c r="G291" t="n">
+        <v>860</v>
+      </c>
+      <c r="H291" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" t="n">
+        <v>297</v>
+      </c>
+      <c r="B292" t="inlineStr">
+        <is>
+          <t>2026-04-27 03:38</t>
+        </is>
+      </c>
+      <c r="C292" t="inlineStr">
+        <is>
+          <t>mallika khadgi</t>
+        </is>
+      </c>
+      <c r="D292" t="inlineStr"/>
+      <c r="E292" t="inlineStr"/>
+      <c r="F292" t="n">
+        <v>2850</v>
+      </c>
+      <c r="G292" t="n">
+        <v>860</v>
+      </c>
+      <c r="H292" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" t="n">
+        <v>298</v>
+      </c>
+      <c r="B293" t="inlineStr">
+        <is>
+          <t>2026-04-27 05:20</t>
+        </is>
+      </c>
+      <c r="C293" t="inlineStr">
+        <is>
+          <t>rina malla</t>
+        </is>
+      </c>
+      <c r="D293" t="inlineStr"/>
+      <c r="E293" t="inlineStr"/>
+      <c r="F293" t="n">
+        <v>2850</v>
+      </c>
+      <c r="G293" t="n">
+        <v>860</v>
+      </c>
+      <c r="H293" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" t="n">
+        <v>299</v>
+      </c>
+      <c r="B294" t="inlineStr">
+        <is>
+          <t>2026-04-27 05:20</t>
+        </is>
+      </c>
+      <c r="C294" t="inlineStr">
+        <is>
+          <t>Shilpa Pokhrel</t>
+        </is>
+      </c>
+      <c r="D294" t="inlineStr"/>
+      <c r="E294" t="inlineStr"/>
+      <c r="F294" t="n">
+        <v>10650</v>
+      </c>
+      <c r="G294" t="n">
+        <v>2680</v>
+      </c>
+      <c r="H294" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" t="n">
+        <v>300</v>
+      </c>
+      <c r="B295" t="inlineStr">
+        <is>
+          <t>2026-04-27 14:27</t>
+        </is>
+      </c>
+      <c r="C295" t="inlineStr">
+        <is>
+          <t>binita shrestha</t>
+        </is>
+      </c>
+      <c r="D295" t="inlineStr"/>
+      <c r="E295" t="inlineStr"/>
+      <c r="F295" t="n">
+        <v>2850</v>
+      </c>
+      <c r="G295" t="n">
+        <v>860</v>
+      </c>
+      <c r="H295" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" t="n">
+        <v>301</v>
+      </c>
+      <c r="B296" t="inlineStr">
+        <is>
+          <t>2026-04-27 14:27</t>
+        </is>
+      </c>
+      <c r="C296" t="inlineStr">
+        <is>
+          <t>shreesty</t>
+        </is>
+      </c>
+      <c r="D296" t="inlineStr"/>
+      <c r="E296" t="inlineStr"/>
+      <c r="F296" t="n">
+        <v>2850</v>
+      </c>
+      <c r="G296" t="n">
+        <v>860</v>
+      </c>
+      <c r="H296" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" t="n">
+        <v>302</v>
+      </c>
+      <c r="B297" t="inlineStr">
+        <is>
+          <t>2026-04-27 14:29</t>
+        </is>
+      </c>
+      <c r="C297" t="inlineStr">
+        <is>
+          <t>manjita acharya</t>
+        </is>
+      </c>
+      <c r="D297" t="inlineStr"/>
+      <c r="E297" t="inlineStr"/>
+      <c r="F297" t="n">
+        <v>3600</v>
+      </c>
+      <c r="G297" t="n">
+        <v>710</v>
+      </c>
+      <c r="H297" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" t="n">
+        <v>303</v>
+      </c>
+      <c r="B298" t="inlineStr">
+        <is>
+          <t>2026-04-28 17:00</t>
+        </is>
+      </c>
+      <c r="C298" t="inlineStr">
+        <is>
+          <t>Mina Thapa</t>
+        </is>
+      </c>
+      <c r="D298" t="inlineStr"/>
+      <c r="E298" t="inlineStr"/>
+      <c r="F298" t="n">
+        <v>2850</v>
+      </c>
+      <c r="G298" t="n">
+        <v>860</v>
+      </c>
+      <c r="H298" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" t="n">
+        <v>304</v>
+      </c>
+      <c r="B299" t="inlineStr">
+        <is>
+          <t>2026-04-28 17:00</t>
+        </is>
+      </c>
+      <c r="C299" t="inlineStr">
+        <is>
+          <t>Puspa baniya</t>
+        </is>
+      </c>
+      <c r="D299" t="inlineStr"/>
+      <c r="E299" t="inlineStr"/>
+      <c r="F299" t="n">
+        <v>2900</v>
+      </c>
+      <c r="G299" t="n">
+        <v>920</v>
+      </c>
+      <c r="H299" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" t="n">
+        <v>305</v>
+      </c>
+      <c r="B300" t="inlineStr">
+        <is>
+          <t>2026-04-28 17:01</t>
+        </is>
+      </c>
+      <c r="C300" t="inlineStr">
+        <is>
+          <t xml:space="preserve">	Rashi Koirala</t>
+        </is>
+      </c>
+      <c r="D300" t="inlineStr"/>
+      <c r="E300" t="inlineStr"/>
+      <c r="F300" t="n">
+        <v>2850</v>
+      </c>
+      <c r="G300" t="n">
+        <v>860</v>
+      </c>
+      <c r="H300" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" t="n">
+        <v>306</v>
+      </c>
+      <c r="B301" t="inlineStr">
+        <is>
+          <t>2026-04-28 17:01</t>
+        </is>
+      </c>
+      <c r="C301" t="inlineStr">
+        <is>
+          <t xml:space="preserve">	rimo sharma</t>
+        </is>
+      </c>
+      <c r="D301" t="inlineStr"/>
+      <c r="E301" t="inlineStr"/>
+      <c r="F301" t="n">
+        <v>3650</v>
+      </c>
+      <c r="G301" t="n">
+        <v>900</v>
+      </c>
+      <c r="H301" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" t="n">
+        <v>307</v>
+      </c>
+      <c r="B302" t="inlineStr">
+        <is>
+          <t>2026-04-28 17:02</t>
+        </is>
+      </c>
+      <c r="C302" t="inlineStr">
+        <is>
+          <t xml:space="preserve">srijana magar	</t>
+        </is>
+      </c>
+      <c r="D302" t="inlineStr"/>
+      <c r="E302" t="inlineStr"/>
+      <c r="F302" t="n">
+        <v>2850</v>
+      </c>
+      <c r="G302" t="n">
+        <v>860</v>
+      </c>
+      <c r="H302" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" t="n">
+        <v>308</v>
+      </c>
+      <c r="B303" t="inlineStr">
+        <is>
+          <t>2026-04-28 17:02</t>
+        </is>
+      </c>
+      <c r="C303" t="inlineStr">
+        <is>
+          <t>Aliska</t>
+        </is>
+      </c>
+      <c r="D303" t="inlineStr"/>
+      <c r="E303" t="inlineStr"/>
+      <c r="F303" t="n">
+        <v>2650</v>
+      </c>
+      <c r="G303" t="n">
+        <v>800</v>
+      </c>
+      <c r="H303" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" t="n">
+        <v>309</v>
+      </c>
+      <c r="B304" t="inlineStr">
+        <is>
+          <t>2026-04-28 17:03</t>
+        </is>
+      </c>
+      <c r="C304" t="inlineStr">
+        <is>
+          <t>Gina Shrestha</t>
+        </is>
+      </c>
+      <c r="D304" t="inlineStr"/>
+      <c r="E304" t="inlineStr"/>
+      <c r="F304" t="n">
+        <v>2900</v>
+      </c>
+      <c r="G304" t="n">
+        <v>810</v>
+      </c>
+      <c r="H304" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" t="n">
+        <v>310</v>
+      </c>
+      <c r="B305" t="inlineStr">
+        <is>
+          <t>2026-04-29 14:37</t>
+        </is>
+      </c>
+      <c r="C305" t="inlineStr">
+        <is>
+          <t>SISHAM CHHTERI</t>
+        </is>
+      </c>
+      <c r="D305" t="inlineStr"/>
+      <c r="E305" t="inlineStr"/>
+      <c r="F305" t="n">
+        <v>1250</v>
+      </c>
+      <c r="G305" t="n">
+        <v>400</v>
+      </c>
+      <c r="H305" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" t="n">
+        <v>311</v>
+      </c>
+      <c r="B306" t="inlineStr">
+        <is>
+          <t>2026-04-29 14:37</t>
+        </is>
+      </c>
+      <c r="C306" t="inlineStr">
+        <is>
+          <t>Surathi upt</t>
+        </is>
+      </c>
+      <c r="D306" t="inlineStr"/>
+      <c r="E306" t="inlineStr"/>
+      <c r="F306" t="n">
+        <v>3650</v>
+      </c>
+      <c r="G306" t="n">
+        <v>900</v>
+      </c>
+      <c r="H306" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" t="n">
+        <v>312</v>
+      </c>
+      <c r="B307" t="inlineStr">
+        <is>
+          <t>2026-04-29 14:39</t>
+        </is>
+      </c>
+      <c r="C307" t="inlineStr">
+        <is>
+          <t xml:space="preserve">	Lila Dotel	</t>
+        </is>
+      </c>
+      <c r="D307" t="inlineStr"/>
+      <c r="E307" t="inlineStr"/>
+      <c r="F307" t="n">
+        <v>3650</v>
+      </c>
+      <c r="G307" t="n">
+        <v>900</v>
+      </c>
+      <c r="H307" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" t="n">
+        <v>313</v>
+      </c>
+      <c r="B308" t="inlineStr">
+        <is>
+          <t>2026-04-30 16:44</t>
+        </is>
+      </c>
+      <c r="C308" t="inlineStr">
+        <is>
+          <t>aarati karmachrya</t>
+        </is>
+      </c>
+      <c r="D308" t="inlineStr"/>
+      <c r="E308" t="inlineStr"/>
+      <c r="F308" t="n">
+        <v>3250</v>
+      </c>
+      <c r="G308" t="n">
+        <v>900</v>
+      </c>
+      <c r="H308" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" t="n">
+        <v>314</v>
+      </c>
+      <c r="B309" t="inlineStr">
+        <is>
+          <t>2026-05-01 15:45</t>
+        </is>
+      </c>
+      <c r="C309" t="inlineStr">
+        <is>
+          <t>savitri pant</t>
+        </is>
+      </c>
+      <c r="D309" t="inlineStr"/>
+      <c r="E309" t="inlineStr"/>
+      <c r="F309" t="n">
+        <v>1650</v>
+      </c>
+      <c r="G309" t="n">
+        <v>500</v>
+      </c>
+      <c r="H309" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" t="n">
+        <v>315</v>
+      </c>
+      <c r="B310" t="inlineStr">
+        <is>
+          <t>2026-05-01 15:47</t>
+        </is>
+      </c>
+      <c r="C310" t="inlineStr">
+        <is>
+          <t>ritika</t>
+        </is>
+      </c>
+      <c r="D310" t="inlineStr"/>
+      <c r="E310" t="inlineStr"/>
+      <c r="F310" t="n">
+        <v>6100</v>
+      </c>
+      <c r="G310" t="n">
+        <v>1760</v>
+      </c>
+      <c r="H310" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" t="n">
+        <v>316</v>
+      </c>
+      <c r="B311" t="inlineStr">
+        <is>
+          <t>2026-05-03 04:02</t>
+        </is>
+      </c>
+      <c r="C311" t="inlineStr">
+        <is>
+          <t>binita sayami</t>
+        </is>
+      </c>
+      <c r="D311" t="inlineStr"/>
+      <c r="E311" t="inlineStr"/>
+      <c r="F311" t="n">
+        <v>3750</v>
+      </c>
+      <c r="G311" t="n">
+        <v>860</v>
+      </c>
+      <c r="H311" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" t="n">
+        <v>317</v>
+      </c>
+      <c r="B312" t="inlineStr">
+        <is>
+          <t>2026-05-03 04:03</t>
+        </is>
+      </c>
+      <c r="C312" t="inlineStr">
+        <is>
+          <t>smriti</t>
+        </is>
+      </c>
+      <c r="D312" t="inlineStr"/>
+      <c r="E312" t="inlineStr"/>
+      <c r="F312" t="n">
+        <v>1800</v>
+      </c>
+      <c r="G312" t="n">
+        <v>510</v>
+      </c>
+      <c r="H312" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" t="n">
+        <v>318</v>
+      </c>
+      <c r="B313" t="inlineStr">
+        <is>
+          <t>2026-05-03 04:04</t>
+        </is>
+      </c>
+      <c r="C313" t="inlineStr">
+        <is>
+          <t>raman paudel</t>
+        </is>
+      </c>
+      <c r="D313" t="inlineStr"/>
+      <c r="E313" t="inlineStr"/>
+      <c r="F313" t="n">
+        <v>2950</v>
+      </c>
+      <c r="G313" t="n">
+        <v>800</v>
+      </c>
+      <c r="H313" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" t="n">
+        <v>319</v>
+      </c>
+      <c r="B314" t="inlineStr">
+        <is>
+          <t>2026-05-03 04:19</t>
+        </is>
+      </c>
+      <c r="C314" t="inlineStr">
+        <is>
+          <t>ambika bista</t>
+        </is>
+      </c>
+      <c r="D314" t="inlineStr"/>
+      <c r="E314" t="inlineStr"/>
+      <c r="F314" t="n">
+        <v>3300</v>
+      </c>
+      <c r="G314" t="n">
+        <v>1100</v>
+      </c>
+      <c r="H314" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" t="n">
+        <v>320</v>
+      </c>
+      <c r="B315" t="inlineStr">
+        <is>
+          <t>2026-05-03 13:13</t>
+        </is>
+      </c>
+      <c r="C315" t="inlineStr">
+        <is>
+          <t>Purna Khorja</t>
+        </is>
+      </c>
+      <c r="D315" t="inlineStr"/>
+      <c r="E315" t="inlineStr"/>
+      <c r="F315" t="n">
+        <v>5100</v>
+      </c>
+      <c r="G315" t="n">
+        <v>1520</v>
+      </c>
+      <c r="H315" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" t="n">
+        <v>321</v>
+      </c>
+      <c r="B316" t="inlineStr">
+        <is>
+          <t>2026-05-03 13:13</t>
+        </is>
+      </c>
+      <c r="C316" t="inlineStr">
+        <is>
+          <t>Muskaan chhatri</t>
+        </is>
+      </c>
+      <c r="D316" t="inlineStr"/>
+      <c r="E316" t="inlineStr"/>
+      <c r="F316" t="n">
+        <v>3750</v>
+      </c>
+      <c r="G316" t="n">
+        <v>860</v>
+      </c>
+      <c r="H316" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" t="n">
+        <v>322</v>
+      </c>
+      <c r="B317" t="inlineStr">
+        <is>
+          <t>2026-05-03 13:17</t>
+        </is>
+      </c>
+      <c r="C317" t="inlineStr">
+        <is>
+          <t>nilima acharya</t>
+        </is>
+      </c>
+      <c r="D317" t="inlineStr"/>
+      <c r="E317" t="inlineStr"/>
+      <c r="F317" t="n">
+        <v>14900</v>
+      </c>
+      <c r="G317" t="n">
+        <v>4120</v>
+      </c>
+      <c r="H317" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" t="n">
+        <v>323</v>
+      </c>
+      <c r="B318" t="inlineStr">
+        <is>
+          <t>2026-05-04 15:28</t>
+        </is>
+      </c>
+      <c r="C318" t="inlineStr">
+        <is>
+          <t>rhythm baniya(viber)</t>
+        </is>
+      </c>
+      <c r="D318" t="inlineStr"/>
+      <c r="E318" t="inlineStr"/>
+      <c r="F318" t="n">
+        <v>3750</v>
+      </c>
+      <c r="G318" t="n">
+        <v>860</v>
+      </c>
+      <c r="H318" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" t="n">
+        <v>324</v>
+      </c>
+      <c r="B319" t="inlineStr">
+        <is>
+          <t>2026-05-04 15:29</t>
+        </is>
+      </c>
+      <c r="C319" t="inlineStr">
+        <is>
+          <t>maina pun</t>
+        </is>
+      </c>
+      <c r="D319" t="inlineStr"/>
+      <c r="E319" t="inlineStr"/>
+      <c r="F319" t="n">
+        <v>1950</v>
+      </c>
+      <c r="G319" t="n">
+        <v>560</v>
+      </c>
+      <c r="H319" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" t="n">
+        <v>325</v>
+      </c>
+      <c r="B320" t="inlineStr">
+        <is>
+          <t>2026-05-04 15:30</t>
+        </is>
+      </c>
+      <c r="C320" t="inlineStr">
+        <is>
+          <t xml:space="preserve">	Pramila tamang</t>
+        </is>
+      </c>
+      <c r="D320" t="inlineStr"/>
+      <c r="E320" t="inlineStr"/>
+      <c r="F320" t="n">
+        <v>1450</v>
+      </c>
+      <c r="G320" t="n">
+        <v>460</v>
+      </c>
+      <c r="H320" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" t="n">
+        <v>326</v>
+      </c>
+      <c r="B321" t="inlineStr">
+        <is>
+          <t>2026-05-04 15:31</t>
+        </is>
+      </c>
+      <c r="C321" t="inlineStr">
+        <is>
+          <t>aa_u_shi11</t>
+        </is>
+      </c>
+      <c r="D321" t="inlineStr"/>
+      <c r="E321" t="inlineStr"/>
+      <c r="F321" t="n">
+        <v>1650</v>
+      </c>
+      <c r="G321" t="n">
+        <v>500</v>
+      </c>
+      <c r="H321" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" t="n">
+        <v>327</v>
+      </c>
+      <c r="B322" t="inlineStr">
+        <is>
+          <t>2026-05-04 15:31</t>
+        </is>
+      </c>
+      <c r="C322" t="inlineStr">
+        <is>
+          <t>Bibisha subdei</t>
+        </is>
+      </c>
+      <c r="D322" t="inlineStr"/>
+      <c r="E322" t="inlineStr"/>
+      <c r="F322" t="n">
+        <v>2900</v>
+      </c>
+      <c r="G322" t="n">
+        <v>920</v>
+      </c>
+      <c r="H322" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" t="n">
+        <v>328</v>
+      </c>
+      <c r="B323" t="inlineStr">
+        <is>
+          <t>2026-05-04 15:32</t>
+        </is>
+      </c>
+      <c r="C323" t="inlineStr">
+        <is>
+          <t>Sarita Ghimire</t>
+        </is>
+      </c>
+      <c r="D323" t="inlineStr"/>
+      <c r="E323" t="inlineStr"/>
+      <c r="F323" t="n">
+        <v>3250</v>
+      </c>
+      <c r="G323" t="n">
+        <v>900</v>
+      </c>
+      <c r="H323" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" t="n">
+        <v>329</v>
+      </c>
+      <c r="B324" t="inlineStr">
+        <is>
+          <t>2026-05-04 15:32</t>
+        </is>
+      </c>
+      <c r="C324" t="inlineStr">
+        <is>
+          <t>Subi Nagarkoti</t>
+        </is>
+      </c>
+      <c r="D324" t="inlineStr"/>
+      <c r="E324" t="inlineStr"/>
+      <c r="F324" t="n">
+        <v>3750</v>
+      </c>
+      <c r="G324" t="n">
+        <v>860</v>
+      </c>
+      <c r="H324" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" t="n">
+        <v>330</v>
+      </c>
+      <c r="B325" t="inlineStr">
+        <is>
+          <t>2026-05-04 15:33</t>
+        </is>
+      </c>
+      <c r="C325" t="inlineStr">
+        <is>
+          <t>lalitadevi rai</t>
+        </is>
+      </c>
+      <c r="D325" t="inlineStr"/>
+      <c r="E325" t="inlineStr"/>
+      <c r="F325" t="n">
+        <v>3750</v>
+      </c>
+      <c r="G325" t="n">
+        <v>860</v>
+      </c>
+      <c r="H325" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" t="n">
+        <v>331</v>
+      </c>
+      <c r="B326" t="inlineStr">
+        <is>
+          <t>2026-05-04 15:34</t>
+        </is>
+      </c>
+      <c r="C326" t="inlineStr">
+        <is>
+          <t>Renu Gauchan</t>
+        </is>
+      </c>
+      <c r="D326" t="inlineStr"/>
+      <c r="E326" t="inlineStr"/>
+      <c r="F326" t="n">
+        <v>4700</v>
+      </c>
+      <c r="G326" t="n">
+        <v>1360</v>
+      </c>
+      <c r="H326" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" t="n">
+        <v>332</v>
+      </c>
+      <c r="B327" t="inlineStr">
+        <is>
+          <t>2026-05-04 15:35</t>
+        </is>
+      </c>
+      <c r="C327" t="inlineStr">
+        <is>
+          <t>sunita ale</t>
+        </is>
+      </c>
+      <c r="D327" t="inlineStr"/>
+      <c r="E327" t="inlineStr"/>
+      <c r="F327" t="n">
+        <v>2150</v>
+      </c>
+      <c r="G327" t="n">
+        <v>600</v>
+      </c>
+      <c r="H327" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" t="n">
+        <v>333</v>
+      </c>
+      <c r="B328" t="inlineStr">
+        <is>
+          <t>2026-05-04 15:48</t>
+        </is>
+      </c>
+      <c r="C328" t="inlineStr">
+        <is>
+          <t>Dibyanshi Khadka</t>
+        </is>
+      </c>
+      <c r="D328" t="inlineStr"/>
+      <c r="E328" t="inlineStr"/>
+      <c r="F328" t="n">
+        <v>3750</v>
+      </c>
+      <c r="G328" t="n">
+        <v>860</v>
+      </c>
+      <c r="H328" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" t="n">
+        <v>334</v>
+      </c>
+      <c r="B329" t="inlineStr">
+        <is>
+          <t>2026-05-06 03:29</t>
+        </is>
+      </c>
+      <c r="C329" t="inlineStr">
+        <is>
+          <t>ANJANA</t>
+        </is>
+      </c>
+      <c r="D329" t="inlineStr"/>
+      <c r="E329" t="inlineStr"/>
+      <c r="F329" t="n">
+        <v>3750</v>
+      </c>
+      <c r="G329" t="n">
+        <v>860</v>
+      </c>
+      <c r="H329" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" t="n">
+        <v>335</v>
+      </c>
+      <c r="B330" t="inlineStr">
+        <is>
+          <t>2026-05-06 03:29</t>
+        </is>
+      </c>
+      <c r="C330" t="inlineStr">
+        <is>
+          <t>salina magar</t>
+        </is>
+      </c>
+      <c r="D330" t="inlineStr"/>
+      <c r="E330" t="inlineStr"/>
+      <c r="F330" t="n">
+        <v>2050</v>
+      </c>
+      <c r="G330" t="n">
+        <v>600</v>
+      </c>
+      <c r="H330" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" t="n">
+        <v>336</v>
+      </c>
+      <c r="B331" t="inlineStr">
+        <is>
+          <t>2026-05-07 03:41</t>
+        </is>
+      </c>
+      <c r="C331" t="inlineStr">
+        <is>
+          <t>Binita Guragain</t>
+        </is>
+      </c>
+      <c r="D331" t="inlineStr"/>
+      <c r="E331" t="inlineStr"/>
+      <c r="F331" t="n">
+        <v>1950</v>
+      </c>
+      <c r="G331" t="n">
+        <v>500</v>
+      </c>
+      <c r="H331" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" t="n">
+        <v>337</v>
+      </c>
+      <c r="B332" t="inlineStr">
+        <is>
+          <t>2026-05-07 03:45</t>
+        </is>
+      </c>
+      <c r="C332" t="inlineStr">
+        <is>
+          <t>Sofiya Dangi</t>
+        </is>
+      </c>
+      <c r="D332" t="inlineStr"/>
+      <c r="E332" t="inlineStr"/>
+      <c r="F332" t="n">
+        <v>3750</v>
+      </c>
+      <c r="G332" t="n">
+        <v>860</v>
+      </c>
+      <c r="H332" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" t="n">
+        <v>338</v>
+      </c>
+      <c r="B333" t="inlineStr">
+        <is>
+          <t>2026-05-07 03:46</t>
+        </is>
+      </c>
+      <c r="C333" t="inlineStr">
+        <is>
+          <t xml:space="preserve">	uma dahal</t>
+        </is>
+      </c>
+      <c r="D333" t="inlineStr"/>
+      <c r="E333" t="inlineStr"/>
+      <c r="F333" t="n">
+        <v>6650</v>
+      </c>
+      <c r="G333" t="n">
+        <v>1820</v>
+      </c>
+      <c r="H333" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" t="n">
+        <v>339</v>
+      </c>
+      <c r="B334" t="inlineStr">
+        <is>
+          <t>2026-05-07 03:50</t>
+        </is>
+      </c>
+      <c r="C334" t="inlineStr">
+        <is>
+          <t>Bandana Thapa</t>
+        </is>
+      </c>
+      <c r="D334" t="inlineStr"/>
+      <c r="E334" t="inlineStr"/>
+      <c r="F334" t="n">
+        <v>2150</v>
+      </c>
+      <c r="G334" t="n">
+        <v>650</v>
+      </c>
+      <c r="H334" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" t="n">
+        <v>340</v>
+      </c>
+      <c r="B335" t="inlineStr">
+        <is>
+          <t>2026-05-07 03:50</t>
+        </is>
+      </c>
+      <c r="C335" t="inlineStr">
+        <is>
+          <t>Sumitra</t>
+        </is>
+      </c>
+      <c r="D335" t="inlineStr"/>
+      <c r="E335" t="inlineStr"/>
+      <c r="F335" t="n">
+        <v>3250</v>
+      </c>
+      <c r="G335" t="n">
+        <v>900</v>
+      </c>
+      <c r="H335" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" t="n">
+        <v>341</v>
+      </c>
+      <c r="B336" t="inlineStr">
+        <is>
+          <t>2026-05-07 03:51</t>
+        </is>
+      </c>
+      <c r="C336" t="inlineStr">
+        <is>
+          <t xml:space="preserve">	Ligal Roshni</t>
+        </is>
+      </c>
+      <c r="D336" t="inlineStr"/>
+      <c r="E336" t="inlineStr"/>
+      <c r="F336" t="n">
+        <v>2150</v>
+      </c>
+      <c r="G336" t="n">
+        <v>600</v>
+      </c>
+      <c r="H336" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" t="n">
+        <v>342</v>
+      </c>
+      <c r="B337" t="inlineStr">
+        <is>
+          <t>2026-05-07 03:52</t>
+        </is>
+      </c>
+      <c r="C337" t="inlineStr">
+        <is>
+          <t>Pinkky Rauniyar</t>
+        </is>
+      </c>
+      <c r="D337" t="inlineStr"/>
+      <c r="E337" t="inlineStr"/>
+      <c r="F337" t="n">
+        <v>2150</v>
+      </c>
+      <c r="G337" t="n">
+        <v>660</v>
+      </c>
+      <c r="H337" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" t="n">
+        <v>343</v>
+      </c>
+      <c r="B338" t="inlineStr">
+        <is>
+          <t>2026-05-07 03:54</t>
+        </is>
+      </c>
+      <c r="C338" t="inlineStr">
+        <is>
+          <t>suja_onlinestore</t>
+        </is>
+      </c>
+      <c r="D338" t="inlineStr"/>
+      <c r="E338" t="inlineStr"/>
+      <c r="F338" t="n">
+        <v>3980</v>
+      </c>
+      <c r="G338" t="n">
+        <v>1050</v>
+      </c>
+      <c r="H338" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" t="n">
+        <v>344</v>
+      </c>
+      <c r="B339" t="inlineStr">
+        <is>
+          <t>2026-05-07 03:57</t>
+        </is>
+      </c>
+      <c r="C339" t="inlineStr">
+        <is>
+          <t>Nirmala karki</t>
+        </is>
+      </c>
+      <c r="D339" t="inlineStr"/>
+      <c r="E339" t="inlineStr"/>
+      <c r="F339" t="n">
+        <v>1050</v>
+      </c>
+      <c r="G339" t="n">
+        <v>160</v>
+      </c>
+      <c r="H339" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" t="n">
+        <v>345</v>
+      </c>
+      <c r="B340" t="inlineStr">
+        <is>
+          <t>2026-05-07 03:59</t>
+        </is>
+      </c>
+      <c r="C340" t="inlineStr">
+        <is>
+          <t>PUNCHU PHAIJU CHITRAKAR</t>
+        </is>
+      </c>
+      <c r="D340" t="inlineStr"/>
+      <c r="E340" t="inlineStr"/>
+      <c r="F340" t="n">
+        <v>1300</v>
+      </c>
+      <c r="G340" t="n">
+        <v>250</v>
+      </c>
+      <c r="H340" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" t="n">
+        <v>346</v>
+      </c>
+      <c r="B341" t="inlineStr">
+        <is>
+          <t>2026-05-07 03:59</t>
+        </is>
+      </c>
+      <c r="C341" t="inlineStr">
+        <is>
+          <t>Deepa Shrestha</t>
+        </is>
+      </c>
+      <c r="D341" t="inlineStr"/>
+      <c r="E341" t="inlineStr"/>
+      <c r="F341" t="n">
+        <v>1800</v>
+      </c>
+      <c r="G341" t="n">
+        <v>510</v>
+      </c>
+      <c r="H341" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" t="n">
+        <v>347</v>
+      </c>
+      <c r="B342" t="inlineStr">
+        <is>
+          <t>2026-05-07 03:59</t>
+        </is>
+      </c>
+      <c r="C342" t="inlineStr">
+        <is>
+          <t xml:space="preserve">	Varti gurung</t>
+        </is>
+      </c>
+      <c r="D342" t="inlineStr"/>
+      <c r="E342" t="inlineStr"/>
+      <c r="F342" t="n">
+        <v>2250</v>
+      </c>
+      <c r="G342" t="n">
+        <v>300</v>
+      </c>
+      <c r="H342" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" t="n">
+        <v>348</v>
+      </c>
+      <c r="B343" t="inlineStr">
+        <is>
+          <t>2026-05-07 04:00</t>
+        </is>
+      </c>
+      <c r="C343" t="inlineStr">
+        <is>
+          <t>sunsan thapa</t>
+        </is>
+      </c>
+      <c r="D343" t="inlineStr"/>
+      <c r="E343" t="inlineStr"/>
+      <c r="F343" t="n">
+        <v>1050</v>
+      </c>
+      <c r="G343" t="n">
+        <v>160</v>
+      </c>
+      <c r="H343" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" t="n">
+        <v>349</v>
+      </c>
+      <c r="B344" t="inlineStr">
+        <is>
+          <t>2026-05-08 03:44</t>
+        </is>
+      </c>
+      <c r="C344" t="inlineStr">
+        <is>
+          <t xml:space="preserve">	dr.laxman</t>
+        </is>
+      </c>
+      <c r="D344" t="inlineStr"/>
+      <c r="E344" t="inlineStr"/>
+      <c r="F344" t="n">
+        <v>3600</v>
+      </c>
+      <c r="G344" t="n">
+        <v>900</v>
+      </c>
+      <c r="H344" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" t="n">
+        <v>350</v>
+      </c>
+      <c r="B345" t="inlineStr">
+        <is>
+          <t>2026-05-08 03:46</t>
+        </is>
+      </c>
+      <c r="C345" t="inlineStr">
+        <is>
+          <t>Sameera Thapa</t>
+        </is>
+      </c>
+      <c r="D345" t="inlineStr"/>
+      <c r="E345" t="inlineStr"/>
+      <c r="F345" t="n">
+        <v>2150</v>
+      </c>
+      <c r="G345" t="n">
+        <v>600</v>
+      </c>
+      <c r="H345" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" t="n">
+        <v>351</v>
+      </c>
+      <c r="B346" t="inlineStr">
+        <is>
+          <t>2026-05-08 03:47</t>
+        </is>
+      </c>
+      <c r="C346" t="inlineStr">
+        <is>
+          <t>Bibisha nepal</t>
+        </is>
+      </c>
+      <c r="D346" t="inlineStr"/>
+      <c r="E346" t="inlineStr"/>
+      <c r="F346" t="n">
+        <v>2050</v>
+      </c>
+      <c r="G346" t="n">
+        <v>600</v>
+      </c>
+      <c r="H346" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" t="n">
+        <v>352</v>
+      </c>
+      <c r="B347" t="inlineStr">
+        <is>
+          <t>2026-05-08 03:48</t>
+        </is>
+      </c>
+      <c r="C347" t="inlineStr">
+        <is>
+          <t>samina saru</t>
+        </is>
+      </c>
+      <c r="D347" t="inlineStr"/>
+      <c r="E347" t="inlineStr"/>
+      <c r="F347" t="n">
+        <v>2150</v>
+      </c>
+      <c r="G347" t="n">
+        <v>560</v>
+      </c>
+      <c r="H347" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" t="n">
+        <v>353</v>
+      </c>
+      <c r="B348" t="inlineStr">
+        <is>
+          <t>2026-05-08 07:02</t>
+        </is>
+      </c>
+      <c r="C348" t="inlineStr">
+        <is>
+          <t>Melina</t>
+        </is>
+      </c>
+      <c r="D348" t="inlineStr"/>
+      <c r="E348" t="inlineStr"/>
+      <c r="F348" t="n">
+        <v>2350</v>
+      </c>
+      <c r="G348" t="n">
+        <v>500</v>
+      </c>
+      <c r="H348" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" t="n">
+        <v>354</v>
+      </c>
+      <c r="B349" t="inlineStr">
+        <is>
+          <t>2026-05-08 07:03</t>
+        </is>
+      </c>
+      <c r="C349" t="inlineStr">
+        <is>
+          <t>simran chandra</t>
+        </is>
+      </c>
+      <c r="D349" t="inlineStr"/>
+      <c r="E349" t="inlineStr"/>
+      <c r="F349" t="n">
+        <v>11800</v>
+      </c>
+      <c r="G349" t="n">
+        <v>3060</v>
+      </c>
+      <c r="H349" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" t="n">
+        <v>355</v>
+      </c>
+      <c r="B350" t="inlineStr">
+        <is>
+          <t>2026-05-09 05:34</t>
+        </is>
+      </c>
+      <c r="C350" t="inlineStr">
+        <is>
+          <t>neeja joshi</t>
+        </is>
+      </c>
+      <c r="D350" t="inlineStr"/>
+      <c r="E350" t="inlineStr"/>
+      <c r="F350" t="n">
+        <v>3150</v>
+      </c>
+      <c r="G350" t="n">
+        <v>900</v>
+      </c>
+      <c r="H350" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" t="n">
+        <v>356</v>
+      </c>
+      <c r="B351" t="inlineStr">
+        <is>
+          <t>2026-05-10 03:37</t>
+        </is>
+      </c>
+      <c r="C351" t="inlineStr">
+        <is>
+          <t xml:space="preserve">	Sharmila Rai</t>
+        </is>
+      </c>
+      <c r="D351" t="inlineStr"/>
+      <c r="E351" t="inlineStr"/>
+      <c r="F351" t="n">
+        <v>1050</v>
+      </c>
+      <c r="G351" t="n">
+        <v>160</v>
+      </c>
+      <c r="H351" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" t="n">
+        <v>357</v>
+      </c>
+      <c r="B352" t="inlineStr">
+        <is>
+          <t>2026-05-10 04:03</t>
+        </is>
+      </c>
+      <c r="C352" t="inlineStr">
+        <is>
+          <t>reeta raut</t>
+        </is>
+      </c>
+      <c r="D352" t="inlineStr"/>
+      <c r="E352" t="inlineStr"/>
+      <c r="F352" t="n">
+        <v>2250</v>
+      </c>
+      <c r="G352" t="n">
+        <v>560</v>
+      </c>
+      <c r="H352" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" t="n">
+        <v>358</v>
+      </c>
+      <c r="B353" t="inlineStr">
+        <is>
+          <t>2026-05-10 04:29</t>
+        </is>
+      </c>
+      <c r="C353" t="inlineStr">
+        <is>
+          <t>esha bantawa</t>
+        </is>
+      </c>
+      <c r="D353" t="inlineStr"/>
+      <c r="E353" t="inlineStr"/>
+      <c r="F353" t="n">
+        <v>2150</v>
+      </c>
+      <c r="G353" t="n">
+        <v>600</v>
+      </c>
+      <c r="H353" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" t="n">
+        <v>359</v>
+      </c>
+      <c r="B354" t="inlineStr">
+        <is>
+          <t>2026-05-10 05:58</t>
+        </is>
+      </c>
+      <c r="C354" t="inlineStr">
+        <is>
+          <t>suhana siddique</t>
+        </is>
+      </c>
+      <c r="D354" t="inlineStr"/>
+      <c r="E354" t="inlineStr"/>
+      <c r="F354" t="n">
+        <v>2250</v>
+      </c>
+      <c r="G354" t="n">
+        <v>560</v>
+      </c>
+      <c r="H354" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" t="n">
+        <v>360</v>
+      </c>
+      <c r="B355" t="inlineStr">
+        <is>
+          <t>2026-05-10 14:09</t>
+        </is>
+      </c>
+      <c r="C355" t="inlineStr">
+        <is>
+          <t>Sima Karki</t>
+        </is>
+      </c>
+      <c r="D355" t="inlineStr"/>
+      <c r="E355" t="inlineStr"/>
+      <c r="F355" t="n">
+        <v>1450</v>
+      </c>
+      <c r="G355" t="n">
+        <v>460</v>
+      </c>
+      <c r="H355" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" t="n">
+        <v>361</v>
+      </c>
+      <c r="B356" t="inlineStr">
+        <is>
+          <t>2026-05-11 13:38</t>
+        </is>
+      </c>
+      <c r="C356" t="inlineStr">
+        <is>
+          <t>anushka ghimire</t>
+        </is>
+      </c>
+      <c r="D356" t="inlineStr"/>
+      <c r="E356" t="inlineStr"/>
+      <c r="F356" t="n">
+        <v>1950</v>
+      </c>
+      <c r="G356" t="n">
+        <v>560</v>
+      </c>
+      <c r="H356" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" t="n">
+        <v>362</v>
+      </c>
+      <c r="B357" t="inlineStr">
+        <is>
+          <t>2026-05-11 13:41</t>
+        </is>
+      </c>
+      <c r="C357" t="inlineStr">
+        <is>
+          <t>mina sharma</t>
+        </is>
+      </c>
+      <c r="D357" t="inlineStr"/>
+      <c r="E357" t="inlineStr"/>
+      <c r="F357" t="n">
+        <v>2050</v>
+      </c>
+      <c r="G357" t="n">
+        <v>600</v>
+      </c>
+      <c r="H357" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" t="n">
+        <v>363</v>
+      </c>
+      <c r="B358" t="inlineStr">
+        <is>
+          <t>2026-05-11 14:00</t>
+        </is>
+      </c>
+      <c r="C358" t="inlineStr">
+        <is>
+          <t>ronit ko mom</t>
+        </is>
+      </c>
+      <c r="D358" t="inlineStr"/>
+      <c r="E358" t="inlineStr"/>
+      <c r="F358" t="n">
+        <v>1450</v>
+      </c>
+      <c r="G358" t="n">
+        <v>300</v>
+      </c>
+      <c r="H358" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" t="n">
+        <v>364</v>
+      </c>
+      <c r="B359" t="inlineStr">
+        <is>
+          <t>2026-05-11 15:21</t>
+        </is>
+      </c>
+      <c r="C359" t="inlineStr">
+        <is>
+          <t>januka gurung</t>
+        </is>
+      </c>
+      <c r="D359" t="inlineStr"/>
+      <c r="E359" t="inlineStr"/>
+      <c r="F359" t="n">
+        <v>2250</v>
+      </c>
+      <c r="G359" t="n">
+        <v>560</v>
+      </c>
+      <c r="H359" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" t="n">
+        <v>365</v>
+      </c>
+      <c r="B360" t="inlineStr">
+        <is>
+          <t>2026-05-12 04:16</t>
+        </is>
+      </c>
+      <c r="C360" t="inlineStr">
+        <is>
+          <t>gita yadav</t>
+        </is>
+      </c>
+      <c r="D360" t="inlineStr"/>
+      <c r="E360" t="inlineStr"/>
+      <c r="F360" t="n">
+        <v>1950</v>
+      </c>
+      <c r="G360" t="n">
+        <v>560</v>
+      </c>
+      <c r="H360" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" t="n">
+        <v>366</v>
+      </c>
+      <c r="B361" t="inlineStr">
+        <is>
+          <t>2026-05-12 05:48</t>
+        </is>
+      </c>
+      <c r="C361" t="inlineStr">
+        <is>
+          <t>reema shrestha</t>
+        </is>
+      </c>
+      <c r="D361" t="inlineStr"/>
+      <c r="E361" t="inlineStr"/>
+      <c r="F361" t="n">
+        <v>4300</v>
+      </c>
+      <c r="G361" t="n">
+        <v>1160</v>
+      </c>
+      <c r="H361" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" t="n">
+        <v>367</v>
+      </c>
+      <c r="B362" t="inlineStr">
+        <is>
+          <t>2026-05-12 05:48</t>
+        </is>
+      </c>
+      <c r="C362" t="inlineStr">
+        <is>
+          <t>nita bhattrai</t>
+        </is>
+      </c>
+      <c r="D362" t="inlineStr"/>
+      <c r="E362" t="inlineStr"/>
+      <c r="F362" t="n">
+        <v>2150</v>
+      </c>
+      <c r="G362" t="n">
+        <v>700</v>
+      </c>
+      <c r="H362" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" t="n">
+        <v>368</v>
+      </c>
+      <c r="B363" t="inlineStr">
+        <is>
+          <t>2026-05-12 06:24</t>
+        </is>
+      </c>
+      <c r="C363" t="inlineStr">
+        <is>
+          <t>rabina duwal</t>
+        </is>
+      </c>
+      <c r="D363" t="inlineStr"/>
+      <c r="E363" t="inlineStr"/>
+      <c r="F363" t="n">
+        <v>4400</v>
+      </c>
+      <c r="G363" t="n">
+        <v>1200</v>
+      </c>
+      <c r="H363" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" t="n">
+        <v>369</v>
+      </c>
+      <c r="B364" t="inlineStr">
+        <is>
+          <t>2026-05-13 03:07</t>
+        </is>
+      </c>
+      <c r="C364" t="inlineStr">
+        <is>
+          <t xml:space="preserve">	NIKITA ADHIKARU</t>
+        </is>
+      </c>
+      <c r="D364" t="inlineStr"/>
+      <c r="E364" t="inlineStr"/>
+      <c r="F364" t="n">
+        <v>3850</v>
+      </c>
+      <c r="G364" t="n">
+        <v>1000</v>
+      </c>
+      <c r="H364" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" t="n">
+        <v>370</v>
+      </c>
+      <c r="B365" t="inlineStr">
+        <is>
+          <t>2026-05-13 13:55</t>
+        </is>
+      </c>
+      <c r="C365" t="inlineStr">
+        <is>
+          <t xml:space="preserve">pratikshya Neupane	</t>
+        </is>
+      </c>
+      <c r="D365" t="inlineStr"/>
+      <c r="E365" t="inlineStr"/>
+      <c r="F365" t="n">
+        <v>3850</v>
+      </c>
+      <c r="G365" t="n">
+        <v>1000</v>
+      </c>
+      <c r="H365" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" t="n">
+        <v>371</v>
+      </c>
+      <c r="B366" t="inlineStr">
+        <is>
+          <t>2026-05-13 13:55</t>
+        </is>
+      </c>
+      <c r="C366" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Reema Shrestha	</t>
+        </is>
+      </c>
+      <c r="D366" t="inlineStr"/>
+      <c r="E366" t="inlineStr"/>
+      <c r="F366" t="n">
+        <v>2250</v>
+      </c>
+      <c r="G366" t="n">
+        <v>600</v>
+      </c>
+      <c r="H366" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" t="n">
+        <v>372</v>
+      </c>
+      <c r="B367" t="inlineStr">
+        <is>
+          <t>2026-05-13 13:57</t>
+        </is>
+      </c>
+      <c r="C367" t="inlineStr">
+        <is>
+          <t xml:space="preserve">sujata shrestha	</t>
+        </is>
+      </c>
+      <c r="D367" t="inlineStr"/>
+      <c r="E367" t="inlineStr"/>
+      <c r="F367" t="n">
+        <v>12950</v>
+      </c>
+      <c r="G367" t="n">
+        <v>3480</v>
+      </c>
+      <c r="H367" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" t="n">
+        <v>373</v>
+      </c>
+      <c r="B368" t="inlineStr">
+        <is>
+          <t>2026-05-13 14:00</t>
+        </is>
+      </c>
+      <c r="C368" t="inlineStr">
+        <is>
+          <t>niru adhikari</t>
+        </is>
+      </c>
+      <c r="D368" t="inlineStr"/>
+      <c r="E368" t="inlineStr"/>
+      <c r="F368" t="n">
+        <v>1850</v>
+      </c>
+      <c r="G368" t="n">
+        <v>600</v>
+      </c>
+      <c r="H368" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" t="n">
+        <v>374</v>
+      </c>
+      <c r="B369" t="inlineStr">
+        <is>
+          <t>2026-05-13 14:04</t>
+        </is>
+      </c>
+      <c r="C369" t="inlineStr">
+        <is>
+          <t>aneeta sharma</t>
+        </is>
+      </c>
+      <c r="D369" t="inlineStr"/>
+      <c r="E369" t="inlineStr"/>
+      <c r="F369" t="n">
+        <v>1850</v>
+      </c>
+      <c r="G369" t="n">
+        <v>600</v>
+      </c>
+      <c r="H369" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" t="n">
+        <v>375</v>
+      </c>
+      <c r="B370" t="inlineStr">
+        <is>
+          <t>2026-05-15 03:19</t>
+        </is>
+      </c>
+      <c r="C370" t="inlineStr">
+        <is>
+          <t>uma shrestha</t>
+        </is>
+      </c>
+      <c r="D370" t="inlineStr"/>
+      <c r="E370" t="inlineStr"/>
+      <c r="F370" t="n">
+        <v>1850</v>
+      </c>
+      <c r="G370" t="n">
+        <v>600</v>
+      </c>
+      <c r="H370" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" t="n">
+        <v>376</v>
+      </c>
+      <c r="B371" t="inlineStr">
+        <is>
+          <t>2026-05-15 03:20</t>
+        </is>
+      </c>
+      <c r="C371" t="inlineStr">
+        <is>
+          <t>roshni pokharel</t>
+        </is>
+      </c>
+      <c r="D371" t="inlineStr"/>
+      <c r="E371" t="inlineStr"/>
+      <c r="F371" t="n">
+        <v>2850</v>
+      </c>
+      <c r="G371" t="n">
+        <v>900</v>
+      </c>
+      <c r="H371" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" t="n">
+        <v>377</v>
+      </c>
+      <c r="B372" t="inlineStr">
+        <is>
+          <t>2026-05-16 04:36</t>
+        </is>
+      </c>
+      <c r="C372" t="inlineStr">
+        <is>
+          <t>Urmila Rai</t>
+        </is>
+      </c>
+      <c r="D372" t="inlineStr"/>
+      <c r="E372" t="inlineStr"/>
+      <c r="F372" t="n">
+        <v>3850</v>
+      </c>
+      <c r="G372" t="n">
+        <v>1000</v>
+      </c>
+      <c r="H372" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" t="n">
+        <v>378</v>
+      </c>
+      <c r="B373" t="inlineStr">
+        <is>
+          <t>2026-05-16 08:56</t>
+        </is>
+      </c>
+      <c r="C373" t="inlineStr">
+        <is>
+          <t xml:space="preserve">	Sarupa</t>
+        </is>
+      </c>
+      <c r="D373" t="inlineStr"/>
+      <c r="E373" t="inlineStr"/>
+      <c r="F373" t="n">
+        <v>3900</v>
+      </c>
+      <c r="G373" t="n">
+        <v>1000</v>
+      </c>
+      <c r="H373" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" t="n">
+        <v>379</v>
+      </c>
+      <c r="B374" t="inlineStr">
+        <is>
+          <t>2026-05-16 11:19</t>
+        </is>
+      </c>
+      <c r="C374" t="inlineStr">
+        <is>
+          <t>LAXMI SUNAR</t>
+        </is>
+      </c>
+      <c r="D374" t="inlineStr"/>
+      <c r="E374" t="inlineStr"/>
+      <c r="F374" t="n">
+        <v>7000</v>
+      </c>
+      <c r="G374" t="n">
+        <v>1900</v>
+      </c>
+      <c r="H374" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" t="n">
+        <v>380</v>
+      </c>
+      <c r="B375" t="inlineStr">
+        <is>
+          <t>2026-05-17 09:56</t>
+        </is>
+      </c>
+      <c r="C375" t="inlineStr">
+        <is>
+          <t>Asmita Paudel</t>
+        </is>
+      </c>
+      <c r="D375" t="inlineStr"/>
+      <c r="E375" t="inlineStr"/>
+      <c r="F375" t="n">
+        <v>2150</v>
+      </c>
+      <c r="G375" t="n">
+        <v>700</v>
+      </c>
+      <c r="H375" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" t="n">
+        <v>381</v>
+      </c>
+      <c r="B376" t="inlineStr">
+        <is>
+          <t>2026-05-17 15:39</t>
+        </is>
+      </c>
+      <c r="C376" t="inlineStr">
+        <is>
+          <t xml:space="preserve">	Lila Dotel	</t>
+        </is>
+      </c>
+      <c r="D376" t="inlineStr"/>
+      <c r="E376" t="inlineStr"/>
+      <c r="F376" t="n">
+        <v>4700</v>
+      </c>
+      <c r="G376" t="n">
+        <v>1500</v>
+      </c>
+      <c r="H376" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" t="n">
+        <v>383</v>
+      </c>
+      <c r="B377" t="inlineStr">
+        <is>
+          <t>2026-05-17 15:39</t>
+        </is>
+      </c>
+      <c r="C377" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Aary Tandukar	</t>
+        </is>
+      </c>
+      <c r="D377" t="inlineStr"/>
+      <c r="E377" t="inlineStr"/>
+      <c r="F377" t="n">
+        <v>1850</v>
+      </c>
+      <c r="G377" t="n">
+        <v>600</v>
+      </c>
+      <c r="H377" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" t="n">
+        <v>384</v>
+      </c>
+      <c r="B378" t="inlineStr">
+        <is>
+          <t>2026-05-17 15:40</t>
+        </is>
+      </c>
+      <c r="C378" t="inlineStr">
+        <is>
+          <t>Saruta</t>
+        </is>
+      </c>
+      <c r="D378" t="inlineStr"/>
+      <c r="E378" t="inlineStr"/>
+      <c r="F378" t="n">
+        <v>3850</v>
+      </c>
+      <c r="G378" t="n">
+        <v>1000</v>
+      </c>
+      <c r="H378" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" t="n">
+        <v>385</v>
+      </c>
+      <c r="B379" t="inlineStr">
+        <is>
+          <t>2026-05-17 15:41</t>
+        </is>
+      </c>
+      <c r="C379" t="inlineStr">
+        <is>
+          <t>Sanju paras astani</t>
+        </is>
+      </c>
+      <c r="D379" t="inlineStr"/>
+      <c r="E379" t="inlineStr"/>
+      <c r="F379" t="n">
+        <v>3600</v>
+      </c>
+      <c r="G379" t="n">
+        <v>950</v>
+      </c>
+      <c r="H379" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" t="n">
+        <v>386</v>
+      </c>
+      <c r="B380" t="inlineStr">
+        <is>
+          <t>2026-05-17 15:41</t>
+        </is>
+      </c>
+      <c r="C380" t="inlineStr">
+        <is>
+          <t xml:space="preserve">	Diki Lama	</t>
+        </is>
+      </c>
+      <c r="D380" t="inlineStr"/>
+      <c r="E380" t="inlineStr"/>
+      <c r="F380" t="n">
+        <v>2150</v>
+      </c>
+      <c r="G380" t="n">
+        <v>660</v>
+      </c>
+      <c r="H380" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" t="n">
+        <v>387</v>
+      </c>
+      <c r="B381" t="inlineStr">
+        <is>
+          <t>2026-05-17 16:29</t>
+        </is>
+      </c>
+      <c r="C381" t="inlineStr">
+        <is>
+          <t>diya thapa</t>
+        </is>
+      </c>
+      <c r="D381" t="inlineStr"/>
+      <c r="E381" t="inlineStr"/>
+      <c r="F381" t="n">
+        <v>1850</v>
+      </c>
+      <c r="G381" t="n">
+        <v>500</v>
+      </c>
+      <c r="H381" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" t="n">
+        <v>388</v>
+      </c>
+      <c r="B382" t="inlineStr">
+        <is>
+          <t>2026-05-18 06:57</t>
+        </is>
+      </c>
+      <c r="C382" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Babyrani	</t>
+        </is>
+      </c>
+      <c r="D382" t="inlineStr"/>
+      <c r="E382" t="inlineStr"/>
+      <c r="F382" t="n">
+        <v>3850</v>
+      </c>
+      <c r="G382" t="n">
+        <v>1000</v>
+      </c>
+      <c r="H382" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" t="n">
+        <v>389</v>
+      </c>
+      <c r="B383" t="inlineStr">
+        <is>
+          <t>2026-05-18 06:57</t>
+        </is>
+      </c>
+      <c r="C383" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Shikha Prasin	</t>
+        </is>
+      </c>
+      <c r="D383" t="inlineStr"/>
+      <c r="E383" t="inlineStr"/>
+      <c r="F383" t="n">
+        <v>3600</v>
+      </c>
+      <c r="G383" t="n">
+        <v>950</v>
+      </c>
+      <c r="H383" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" t="n">
+        <v>390</v>
+      </c>
+      <c r="B384" t="inlineStr">
+        <is>
+          <t>2026-05-18 11:34</t>
+        </is>
+      </c>
+      <c r="C384" t="inlineStr">
+        <is>
+          <t>Alisha Acharya</t>
+        </is>
+      </c>
+      <c r="D384" t="inlineStr"/>
+      <c r="E384" t="inlineStr"/>
+      <c r="F384" t="n">
+        <v>1850</v>
+      </c>
+      <c r="G384" t="n">
+        <v>600</v>
+      </c>
+      <c r="H384" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" t="n">
+        <v>391</v>
+      </c>
+      <c r="B385" t="inlineStr">
+        <is>
+          <t>2026-05-18 11:35</t>
+        </is>
+      </c>
+      <c r="C385" t="inlineStr">
+        <is>
+          <t>Palsna Ranjit</t>
+        </is>
+      </c>
+      <c r="D385" t="inlineStr"/>
+      <c r="E385" t="inlineStr"/>
+      <c r="F385" t="n">
+        <v>2850</v>
+      </c>
+      <c r="G385" t="n">
+        <v>900</v>
+      </c>
+      <c r="H385" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" t="n">
+        <v>392</v>
+      </c>
+      <c r="B386" t="inlineStr">
+        <is>
+          <t>2026-05-18 11:36</t>
+        </is>
+      </c>
+      <c r="C386" t="inlineStr">
+        <is>
+          <t>Subitri</t>
+        </is>
+      </c>
+      <c r="D386" t="inlineStr"/>
+      <c r="E386" t="inlineStr"/>
+      <c r="F386" t="n">
+        <v>2550</v>
+      </c>
+      <c r="G386" t="n">
+        <v>700</v>
+      </c>
+      <c r="H386" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" t="n">
+        <v>393</v>
+      </c>
+      <c r="B387" t="inlineStr">
+        <is>
+          <t>2026-05-18 11:36</t>
+        </is>
+      </c>
+      <c r="C387" t="inlineStr">
+        <is>
+          <t>सिरु आत्रेय</t>
+        </is>
+      </c>
+      <c r="D387" t="inlineStr"/>
+      <c r="E387" t="inlineStr"/>
+      <c r="F387" t="n">
+        <v>2250</v>
+      </c>
+      <c r="G387" t="n">
+        <v>560</v>
+      </c>
+      <c r="H387" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" t="n">
+        <v>394</v>
+      </c>
+      <c r="B388" t="inlineStr">
+        <is>
+          <t>2026-05-18 15:20</t>
+        </is>
+      </c>
+      <c r="C388" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Manika	</t>
+        </is>
+      </c>
+      <c r="D388" t="inlineStr"/>
+      <c r="E388" t="inlineStr"/>
+      <c r="F388" t="n">
+        <v>2850</v>
+      </c>
+      <c r="G388" t="n">
+        <v>900</v>
+      </c>
+      <c r="H388" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" t="n">
+        <v>395</v>
+      </c>
+      <c r="B389" t="inlineStr">
+        <is>
+          <t>2026-05-19 04:56</t>
+        </is>
+      </c>
+      <c r="C389" t="inlineStr">
+        <is>
+          <t>saree</t>
+        </is>
+      </c>
+      <c r="D389" t="inlineStr"/>
+      <c r="E389" t="inlineStr"/>
+      <c r="F389" t="n">
+        <v>3850</v>
+      </c>
+      <c r="G389" t="n">
+        <v>1000</v>
+      </c>
+      <c r="H389" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" t="n">
+        <v>396</v>
+      </c>
+      <c r="B390" t="inlineStr">
+        <is>
+          <t>2026-05-19 04:57</t>
+        </is>
+      </c>
+      <c r="C390" t="inlineStr">
+        <is>
+          <t xml:space="preserve">suja_onlinestore	</t>
+        </is>
+      </c>
+      <c r="D390" t="inlineStr"/>
+      <c r="E390" t="inlineStr"/>
+      <c r="F390" t="n">
+        <v>12850</v>
+      </c>
+      <c r="G390" t="n">
+        <v>3600</v>
+      </c>
+      <c r="H390" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" t="n">
+        <v>397</v>
+      </c>
+      <c r="B391" t="inlineStr">
+        <is>
+          <t>2026-05-20 02:19</t>
+        </is>
+      </c>
+      <c r="C391" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jayanthi Koirala	</t>
+        </is>
+      </c>
+      <c r="D391" t="inlineStr"/>
+      <c r="E391" t="inlineStr"/>
+      <c r="F391" t="n">
+        <v>1850</v>
+      </c>
+      <c r="G391" t="n">
+        <v>600</v>
+      </c>
+      <c r="H391" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" t="n">
+        <v>398</v>
+      </c>
+      <c r="B392" t="inlineStr">
+        <is>
+          <t>2026-05-20 02:20</t>
+        </is>
+      </c>
+      <c r="C392" t="inlineStr">
+        <is>
+          <t>Smritee Neupane</t>
+        </is>
+      </c>
+      <c r="D392" t="inlineStr"/>
+      <c r="E392" t="inlineStr"/>
+      <c r="F392" t="n">
+        <v>2850</v>
+      </c>
+      <c r="G392" t="n">
+        <v>900</v>
+      </c>
+      <c r="H392" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" t="n">
+        <v>399</v>
+      </c>
+      <c r="B393" t="inlineStr">
+        <is>
+          <t>2026-05-20 15:14</t>
+        </is>
+      </c>
+      <c r="C393" t="inlineStr">
+        <is>
+          <t>numa rai</t>
+        </is>
+      </c>
+      <c r="D393" t="inlineStr"/>
+      <c r="E393" t="inlineStr"/>
+      <c r="F393" t="n">
+        <v>1850</v>
+      </c>
+      <c r="G393" t="n">
+        <v>500</v>
+      </c>
+      <c r="H393" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" t="n">
+        <v>400</v>
+      </c>
+      <c r="B394" t="inlineStr">
+        <is>
+          <t>2026-05-20 15:15</t>
+        </is>
+      </c>
+      <c r="C394" t="inlineStr">
+        <is>
+          <t>sriya suwal</t>
+        </is>
+      </c>
+      <c r="D394" t="inlineStr"/>
+      <c r="E394" t="inlineStr"/>
+      <c r="F394" t="n">
+        <v>1850</v>
+      </c>
+      <c r="G394" t="n">
+        <v>600</v>
+      </c>
+      <c r="H394" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" t="n">
+        <v>401</v>
+      </c>
+      <c r="B395" t="inlineStr">
+        <is>
+          <t>2026-05-20 15:15</t>
+        </is>
+      </c>
+      <c r="C395" t="inlineStr">
+        <is>
+          <t>urmila tamang</t>
+        </is>
+      </c>
+      <c r="D395" t="inlineStr"/>
+      <c r="E395" t="inlineStr"/>
+      <c r="F395" t="n">
+        <v>400</v>
+      </c>
+      <c r="G395" t="n">
+        <v>100</v>
+      </c>
+      <c r="H395" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" t="n">
+        <v>402</v>
+      </c>
+      <c r="B396" t="inlineStr">
+        <is>
+          <t>2026-05-21 07:32</t>
+        </is>
+      </c>
+      <c r="C396" t="inlineStr">
+        <is>
+          <t>erica pradhan</t>
+        </is>
+      </c>
+      <c r="D396" t="inlineStr"/>
+      <c r="E396" t="inlineStr"/>
+      <c r="F396" t="n">
+        <v>2250</v>
+      </c>
+      <c r="G396" t="n">
+        <v>600</v>
+      </c>
+      <c r="H396" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" t="n">
+        <v>403</v>
+      </c>
+      <c r="B397" t="inlineStr">
+        <is>
+          <t>2026-05-21 07:33</t>
+        </is>
+      </c>
+      <c r="C397" t="inlineStr">
+        <is>
+          <t>ronisha</t>
+        </is>
+      </c>
+      <c r="D397" t="inlineStr"/>
+      <c r="E397" t="inlineStr"/>
+      <c r="F397" t="n">
+        <v>3350</v>
+      </c>
+      <c r="G397" t="n">
+        <v>900</v>
+      </c>
+      <c r="H397" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" t="n">
+        <v>404</v>
+      </c>
+      <c r="B398" t="inlineStr">
+        <is>
+          <t>2026-05-21 07:56</t>
+        </is>
+      </c>
+      <c r="C398" t="inlineStr">
+        <is>
+          <t>adley giri</t>
+        </is>
+      </c>
+      <c r="D398" t="inlineStr"/>
+      <c r="E398" t="inlineStr"/>
+      <c r="F398" t="n">
+        <v>1550</v>
+      </c>
+      <c r="G398" t="n">
+        <v>560</v>
+      </c>
+      <c r="H398" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" t="n">
+        <v>406</v>
+      </c>
+      <c r="B399" t="inlineStr">
+        <is>
+          <t>2026-05-21 15:18</t>
+        </is>
+      </c>
+      <c r="C399" t="inlineStr">
+        <is>
+          <t>sarala</t>
+        </is>
+      </c>
+      <c r="D399" t="inlineStr"/>
+      <c r="E399" t="inlineStr"/>
+      <c r="F399" t="n">
+        <v>4300</v>
+      </c>
+      <c r="G399" t="n">
+        <v>1400</v>
+      </c>
+      <c r="H399" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" t="n">
+        <v>407</v>
+      </c>
+      <c r="B400" t="inlineStr">
+        <is>
+          <t>2026-05-22 05:01</t>
+        </is>
+      </c>
+      <c r="C400" t="inlineStr">
+        <is>
+          <t>maya tamang</t>
+        </is>
+      </c>
+      <c r="D400" t="inlineStr"/>
+      <c r="E400" t="inlineStr"/>
+      <c r="F400" t="n">
+        <v>3850</v>
+      </c>
+      <c r="G400" t="n">
+        <v>1000</v>
+      </c>
+      <c r="H400" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" t="n">
+        <v>408</v>
+      </c>
+      <c r="B401" t="inlineStr">
+        <is>
+          <t>2026-05-22 05:01</t>
+        </is>
+      </c>
+      <c r="C401" t="inlineStr">
+        <is>
+          <t>usha rana</t>
+        </is>
+      </c>
+      <c r="D401" t="inlineStr"/>
+      <c r="E401" t="inlineStr"/>
+      <c r="F401" t="n">
+        <v>2150</v>
+      </c>
+      <c r="G401" t="n">
+        <v>700</v>
+      </c>
+      <c r="H401" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" t="n">
+        <v>409</v>
+      </c>
+      <c r="B402" t="inlineStr">
+        <is>
+          <t>2026-05-22 05:03</t>
+        </is>
+      </c>
+      <c r="C402" t="inlineStr">
+        <is>
+          <t>kalpana magar</t>
+        </is>
+      </c>
+      <c r="D402" t="inlineStr"/>
+      <c r="E402" t="inlineStr"/>
+      <c r="F402" t="n">
+        <v>400</v>
+      </c>
+      <c r="G402" t="n">
+        <v>100</v>
+      </c>
+      <c r="H402" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" t="n">
+        <v>410</v>
+      </c>
+      <c r="B403" t="inlineStr">
+        <is>
+          <t>2026-05-22 05:45</t>
+        </is>
+      </c>
+      <c r="C403" t="inlineStr">
+        <is>
+          <t>Saloni Keshari</t>
+        </is>
+      </c>
+      <c r="D403" t="inlineStr"/>
+      <c r="E403" t="inlineStr"/>
+      <c r="F403" t="n">
+        <v>5300</v>
+      </c>
+      <c r="G403" t="n">
+        <v>1500</v>
+      </c>
+      <c r="H403" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" t="n">
+        <v>411</v>
+      </c>
+      <c r="B404" t="inlineStr">
+        <is>
+          <t>2026-05-22 05:46</t>
+        </is>
+      </c>
+      <c r="C404" t="inlineStr">
+        <is>
+          <t>anisha bhattarai</t>
+        </is>
+      </c>
+      <c r="D404" t="inlineStr"/>
+      <c r="E404" t="inlineStr"/>
+      <c r="F404" t="n">
+        <v>2700</v>
+      </c>
+      <c r="G404" t="n">
+        <v>700</v>
+      </c>
+      <c r="H404" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" t="n">
+        <v>412</v>
+      </c>
+      <c r="B405" t="inlineStr">
+        <is>
+          <t>2026-05-22 12:41</t>
+        </is>
+      </c>
+      <c r="C405" t="inlineStr">
+        <is>
+          <t>yamuna stha</t>
+        </is>
+      </c>
+      <c r="D405" t="inlineStr"/>
+      <c r="E405" t="inlineStr"/>
+      <c r="F405" t="n">
+        <v>2850</v>
+      </c>
+      <c r="G405" t="n">
+        <v>900</v>
+      </c>
+      <c r="H405" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" t="n">
+        <v>413</v>
+      </c>
+      <c r="B406" t="inlineStr">
+        <is>
+          <t>2026-05-22 12:42</t>
+        </is>
+      </c>
+      <c r="C406" t="inlineStr">
+        <is>
+          <t>cyanara manandhar</t>
+        </is>
+      </c>
+      <c r="D406" t="inlineStr"/>
+      <c r="E406" t="inlineStr"/>
+      <c r="F406" t="n">
+        <v>3400</v>
+      </c>
+      <c r="G406" t="n">
+        <v>1160</v>
+      </c>
+      <c r="H406" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" t="n">
+        <v>414</v>
+      </c>
+      <c r="B407" t="inlineStr">
+        <is>
+          <t>2026-05-22 12:42</t>
+        </is>
+      </c>
+      <c r="C407" t="inlineStr">
+        <is>
+          <t>rina stha</t>
+        </is>
+      </c>
+      <c r="D407" t="inlineStr"/>
+      <c r="E407" t="inlineStr"/>
+      <c r="F407" t="n">
+        <v>4700</v>
+      </c>
+      <c r="G407" t="n">
+        <v>1460</v>
+      </c>
+      <c r="H407" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" t="n">
+        <v>415</v>
+      </c>
+      <c r="B408" t="inlineStr">
+        <is>
+          <t>2026-05-22 12:43</t>
+        </is>
+      </c>
+      <c r="C408" t="inlineStr">
+        <is>
+          <t>snowy</t>
+        </is>
+      </c>
+      <c r="D408" t="inlineStr"/>
+      <c r="E408" t="inlineStr"/>
+      <c r="F408" t="n">
+        <v>2150</v>
+      </c>
+      <c r="G408" t="n">
+        <v>700</v>
+      </c>
+      <c r="H408" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" t="n">
+        <v>416</v>
+      </c>
+      <c r="B409" t="inlineStr">
+        <is>
+          <t>2026-05-22 13:35</t>
+        </is>
+      </c>
+      <c r="C409" t="inlineStr">
+        <is>
+          <t>junu bohora</t>
+        </is>
+      </c>
+      <c r="D409" t="inlineStr"/>
+      <c r="E409" t="inlineStr"/>
+      <c r="F409" t="n">
+        <v>1850</v>
+      </c>
+      <c r="G409" t="n">
+        <v>600</v>
+      </c>
+      <c r="H409" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" t="n">
+        <v>417</v>
+      </c>
+      <c r="B410" t="inlineStr">
+        <is>
+          <t>2026-05-22 13:35</t>
+        </is>
+      </c>
+      <c r="C410" t="inlineStr">
+        <is>
+          <t>rima gurung</t>
+        </is>
+      </c>
+      <c r="D410" t="inlineStr"/>
+      <c r="E410" t="inlineStr"/>
+      <c r="F410" t="n">
+        <v>2150</v>
+      </c>
+      <c r="G410" t="n">
+        <v>700</v>
+      </c>
+      <c r="H410" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411" t="n">
+        <v>420</v>
+      </c>
+      <c r="B411" t="inlineStr">
+        <is>
+          <t>2026-05-22 15:31</t>
+        </is>
+      </c>
+      <c r="C411" t="inlineStr">
+        <is>
+          <t>poonam kayastha</t>
+        </is>
+      </c>
+      <c r="D411" t="inlineStr"/>
+      <c r="E411" t="inlineStr"/>
+      <c r="F411" t="n">
+        <v>2150</v>
+      </c>
+      <c r="G411" t="n">
+        <v>700</v>
+      </c>
+      <c r="H411" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" t="n">
+        <v>421</v>
+      </c>
+      <c r="B412" t="inlineStr">
+        <is>
+          <t>2026-05-22 15:31</t>
+        </is>
+      </c>
+      <c r="C412" t="inlineStr">
+        <is>
+          <t>soma dd</t>
+        </is>
+      </c>
+      <c r="D412" t="inlineStr"/>
+      <c r="E412" t="inlineStr"/>
+      <c r="F412" t="n">
+        <v>2150</v>
+      </c>
+      <c r="G412" t="n">
+        <v>700</v>
+      </c>
+      <c r="H412" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413" t="n">
+        <v>422</v>
+      </c>
+      <c r="B413" t="inlineStr">
+        <is>
+          <t>2026-05-22 16:05</t>
+        </is>
+      </c>
+      <c r="C413" t="inlineStr">
+        <is>
+          <t>suman luitel</t>
+        </is>
+      </c>
+      <c r="D413" t="inlineStr"/>
+      <c r="E413" t="inlineStr"/>
+      <c r="F413" t="n">
+        <v>2150</v>
+      </c>
+      <c r="G413" t="n">
+        <v>700</v>
+      </c>
+      <c r="H413" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414" t="n">
+        <v>423</v>
+      </c>
+      <c r="B414" t="inlineStr">
+        <is>
+          <t>2026-05-23 04:07</t>
+        </is>
+      </c>
+      <c r="C414" t="inlineStr">
+        <is>
+          <t>samridhi timsina</t>
+        </is>
+      </c>
+      <c r="D414" t="inlineStr"/>
+      <c r="E414" t="inlineStr"/>
+      <c r="F414" t="n">
+        <v>2150</v>
+      </c>
+      <c r="G414" t="n">
+        <v>700</v>
+      </c>
+      <c r="H414" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415" t="n">
+        <v>424</v>
+      </c>
+      <c r="B415" t="inlineStr">
+        <is>
+          <t>2026-05-23 05:39</t>
+        </is>
+      </c>
+      <c r="C415" t="inlineStr">
+        <is>
+          <t>sifara madi</t>
+        </is>
+      </c>
+      <c r="D415" t="inlineStr"/>
+      <c r="E415" t="inlineStr"/>
+      <c r="F415" t="n">
+        <v>2150</v>
+      </c>
+      <c r="G415" t="n">
+        <v>700</v>
+      </c>
+      <c r="H415" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416" t="n">
+        <v>426</v>
+      </c>
+      <c r="B416" t="inlineStr">
+        <is>
+          <t>2026-05-23 05:40</t>
+        </is>
+      </c>
+      <c r="C416" t="inlineStr">
+        <is>
+          <t>Kunta Karki</t>
+        </is>
+      </c>
+      <c r="D416" t="inlineStr"/>
+      <c r="E416" t="inlineStr"/>
+      <c r="F416" t="n">
+        <v>4700</v>
+      </c>
+      <c r="G416" t="n">
+        <v>1460</v>
+      </c>
+      <c r="H416" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417" t="n">
+        <v>427</v>
+      </c>
+      <c r="B417" t="inlineStr">
+        <is>
+          <t>2026-05-23 06:46</t>
+        </is>
+      </c>
+      <c r="C417" t="inlineStr">
+        <is>
+          <t>prawashi chaudhary</t>
+        </is>
+      </c>
+      <c r="D417" t="inlineStr"/>
+      <c r="E417" t="inlineStr"/>
+      <c r="F417" t="n">
+        <v>3600</v>
+      </c>
+      <c r="G417" t="n">
+        <v>950</v>
+      </c>
+      <c r="H417" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418" t="n">
+        <v>428</v>
+      </c>
+      <c r="B418" t="inlineStr">
+        <is>
+          <t>2026-05-23 11:11</t>
+        </is>
+      </c>
+      <c r="C418" t="inlineStr">
+        <is>
+          <t>keshari maharjan</t>
+        </is>
+      </c>
+      <c r="D418" t="inlineStr"/>
+      <c r="E418" t="inlineStr"/>
+      <c r="F418" t="n">
+        <v>2250</v>
+      </c>
+      <c r="G418" t="n">
+        <v>560</v>
+      </c>
+      <c r="H418" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419" t="n">
+        <v>429</v>
+      </c>
+      <c r="B419" t="inlineStr">
+        <is>
+          <t>2026-05-23 14:32</t>
+        </is>
+      </c>
+      <c r="C419" t="inlineStr">
+        <is>
+          <t>moona</t>
+        </is>
+      </c>
+      <c r="D419" t="inlineStr"/>
+      <c r="E419" t="inlineStr"/>
+      <c r="F419" t="n">
+        <v>2150</v>
+      </c>
+      <c r="G419" t="n">
+        <v>700</v>
+      </c>
+      <c r="H419" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420" t="n">
+        <v>430</v>
+      </c>
+      <c r="B420" t="inlineStr">
+        <is>
+          <t>2026-05-24 04:05</t>
+        </is>
+      </c>
+      <c r="C420" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Prateemastha	</t>
+        </is>
+      </c>
+      <c r="D420" t="inlineStr"/>
+      <c r="E420" t="inlineStr"/>
+      <c r="F420" t="n">
+        <v>2250</v>
+      </c>
+      <c r="G420" t="n">
+        <v>600</v>
+      </c>
+      <c r="H420" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421" t="n">
+        <v>431</v>
+      </c>
+      <c r="B421" t="inlineStr">
+        <is>
+          <t>2026-05-25 13:59</t>
+        </is>
+      </c>
+      <c r="C421" t="inlineStr">
+        <is>
+          <t>barsha</t>
+        </is>
+      </c>
+      <c r="D421" t="inlineStr"/>
+      <c r="E421" t="inlineStr"/>
+      <c r="F421" t="n">
+        <v>1950</v>
+      </c>
+      <c r="G421" t="n">
+        <v>600</v>
+      </c>
+      <c r="H421" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422" t="n">
+        <v>432</v>
+      </c>
+      <c r="B422" t="inlineStr">
+        <is>
+          <t>2026-05-25 13:59</t>
+        </is>
+      </c>
+      <c r="C422" t="inlineStr">
+        <is>
+          <t>Dr. Bhaba Malla Shrestha</t>
+        </is>
+      </c>
+      <c r="D422" t="inlineStr"/>
+      <c r="E422" t="inlineStr"/>
+      <c r="F422" t="n">
+        <v>2150</v>
+      </c>
+      <c r="G422" t="n">
+        <v>700</v>
+      </c>
+      <c r="H422" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423" t="n">
+        <v>433</v>
+      </c>
+      <c r="B423" t="inlineStr">
+        <is>
+          <t>2026-05-26 04:49</t>
+        </is>
+      </c>
+      <c r="C423" t="inlineStr">
+        <is>
+          <t>Rupak khatiwada</t>
+        </is>
+      </c>
+      <c r="D423" t="inlineStr"/>
+      <c r="E423" t="inlineStr"/>
+      <c r="F423" t="n">
+        <v>4500</v>
+      </c>
+      <c r="G423" t="n">
+        <v>1160</v>
+      </c>
+      <c r="H423" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424" t="n">
+        <v>434</v>
+      </c>
+      <c r="B424" t="inlineStr">
+        <is>
+          <t>2026-05-26 08:52</t>
+        </is>
+      </c>
+      <c r="C424" t="inlineStr">
+        <is>
+          <t>Sherab tamang</t>
+        </is>
+      </c>
+      <c r="D424" t="inlineStr"/>
+      <c r="E424" t="inlineStr"/>
+      <c r="F424" t="n">
+        <v>4700</v>
+      </c>
+      <c r="G424" t="n">
+        <v>1460</v>
+      </c>
+      <c r="H424" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425" t="n">
+        <v>435</v>
+      </c>
+      <c r="B425" t="inlineStr">
+        <is>
+          <t>2026-05-26 09:26</t>
+        </is>
+      </c>
+      <c r="C425" t="inlineStr">
+        <is>
+          <t>Shanti sawa</t>
+        </is>
+      </c>
+      <c r="D425" t="inlineStr"/>
+      <c r="E425" t="inlineStr"/>
+      <c r="F425" t="n">
+        <v>1850</v>
+      </c>
+      <c r="G425" t="n">
+        <v>600</v>
+      </c>
+      <c r="H425" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426" t="n">
+        <v>436</v>
+      </c>
+      <c r="B426" t="inlineStr">
+        <is>
+          <t>2026-05-27 10:00</t>
+        </is>
+      </c>
+      <c r="C426" t="inlineStr">
+        <is>
+          <t>yasosapkota</t>
+        </is>
+      </c>
+      <c r="D426" t="inlineStr"/>
+      <c r="E426" t="inlineStr"/>
+      <c r="F426" t="n">
+        <v>2750</v>
+      </c>
+      <c r="G426" t="n">
+        <v>800</v>
+      </c>
+      <c r="H426" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" t="n">
+        <v>437</v>
+      </c>
+      <c r="B427" t="inlineStr">
+        <is>
+          <t>2026-05-27 10:01</t>
+        </is>
+      </c>
+      <c r="C427" t="inlineStr">
+        <is>
+          <t>asmita magar</t>
+        </is>
+      </c>
+      <c r="D427" t="inlineStr"/>
+      <c r="E427" t="inlineStr"/>
+      <c r="F427" t="n">
+        <v>1950</v>
+      </c>
+      <c r="G427" t="n">
+        <v>600</v>
+      </c>
+      <c r="H427" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428" t="n">
+        <v>438</v>
+      </c>
+      <c r="B428" t="inlineStr">
+        <is>
+          <t>2026-05-27 10:01</t>
+        </is>
+      </c>
+      <c r="C428" t="inlineStr">
+        <is>
+          <t>manu bataju</t>
+        </is>
+      </c>
+      <c r="D428" t="inlineStr"/>
+      <c r="E428" t="inlineStr"/>
+      <c r="F428" t="n">
+        <v>2250</v>
+      </c>
+      <c r="G428" t="n">
+        <v>600</v>
+      </c>
+      <c r="H428" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" t="n">
+        <v>439</v>
+      </c>
+      <c r="B429" t="inlineStr">
+        <is>
+          <t>2026-05-27 13:18</t>
+        </is>
+      </c>
+      <c r="C429" t="inlineStr">
+        <is>
+          <t>chunu shrestha</t>
+        </is>
+      </c>
+      <c r="D429" t="inlineStr"/>
+      <c r="E429" t="inlineStr"/>
+      <c r="F429" t="n">
+        <v>2450</v>
+      </c>
+      <c r="G429" t="n">
+        <v>800</v>
+      </c>
+      <c r="H429" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" t="n">
+        <v>440</v>
+      </c>
+      <c r="B430" t="inlineStr">
+        <is>
+          <t>2026-05-27 16:31</t>
+        </is>
+      </c>
+      <c r="C430" t="inlineStr">
+        <is>
+          <t>keshari maharjan</t>
+        </is>
+      </c>
+      <c r="D430" t="inlineStr"/>
+      <c r="E430" t="inlineStr"/>
+      <c r="F430" t="n">
+        <v>2250</v>
+      </c>
+      <c r="G430" t="n">
+        <v>560</v>
+      </c>
+      <c r="H430" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431" t="n">
+        <v>441</v>
+      </c>
+      <c r="B431" t="inlineStr">
+        <is>
+          <t>2026-05-28 05:39</t>
+        </is>
+      </c>
+      <c r="C431" t="inlineStr">
+        <is>
+          <t>choki</t>
+        </is>
+      </c>
+      <c r="D431" t="inlineStr"/>
+      <c r="E431" t="inlineStr"/>
+      <c r="F431" t="n">
+        <v>1150</v>
+      </c>
+      <c r="G431" t="n">
+        <v>400</v>
+      </c>
+      <c r="H431" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" t="n">
+        <v>442</v>
+      </c>
+      <c r="B432" t="inlineStr">
+        <is>
+          <t>2026-05-28 05:40</t>
+        </is>
+      </c>
+      <c r="C432" t="inlineStr">
+        <is>
+          <t>tejisha dhakal</t>
+        </is>
+      </c>
+      <c r="D432" t="inlineStr"/>
+      <c r="E432" t="inlineStr"/>
+      <c r="F432" t="n">
+        <v>2950</v>
+      </c>
+      <c r="G432" t="n">
+        <v>800</v>
+      </c>
+      <c r="H432" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" t="n">
+        <v>443</v>
+      </c>
+      <c r="B433" t="inlineStr">
+        <is>
+          <t>2026-05-28 07:06</t>
+        </is>
+      </c>
+      <c r="C433" t="inlineStr">
+        <is>
+          <t>tailor</t>
+        </is>
+      </c>
+      <c r="D433" t="inlineStr"/>
+      <c r="E433" t="inlineStr"/>
+      <c r="F433" t="n">
+        <v>1900</v>
+      </c>
+      <c r="G433" t="n">
+        <v>450</v>
+      </c>
+      <c r="H433" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434" t="n">
+        <v>444</v>
+      </c>
+      <c r="B434" t="inlineStr">
+        <is>
+          <t>2026-05-28 08:42</t>
+        </is>
+      </c>
+      <c r="C434" t="inlineStr">
+        <is>
+          <t>Shilpa Pokhrel</t>
+        </is>
+      </c>
+      <c r="D434" t="inlineStr"/>
+      <c r="E434" t="inlineStr"/>
+      <c r="F434" t="n">
+        <v>4600</v>
+      </c>
+      <c r="G434" t="n">
+        <v>1600</v>
+      </c>
+      <c r="H434" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435" t="n">
+        <v>445</v>
+      </c>
+      <c r="B435" t="inlineStr">
+        <is>
+          <t>2026-05-28 09:18</t>
+        </is>
+      </c>
+      <c r="C435" t="inlineStr">
+        <is>
+          <t>rubina maharjan</t>
+        </is>
+      </c>
+      <c r="D435" t="inlineStr"/>
+      <c r="E435" t="inlineStr"/>
+      <c r="F435" t="n">
+        <v>1150</v>
+      </c>
+      <c r="G435" t="n">
+        <v>400</v>
+      </c>
+      <c r="H435" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436" t="n">
+        <v>446</v>
+      </c>
+      <c r="B436" t="inlineStr">
+        <is>
+          <t>2026-05-28 11:45</t>
+        </is>
+      </c>
+      <c r="C436" t="inlineStr">
+        <is>
+          <t>sandhya shrestha</t>
+        </is>
+      </c>
+      <c r="D436" t="inlineStr"/>
+      <c r="E436" t="inlineStr"/>
+      <c r="F436" t="n">
+        <v>4500</v>
+      </c>
+      <c r="G436" t="n">
+        <v>1200</v>
+      </c>
+      <c r="H436" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437" t="n">
+        <v>447</v>
+      </c>
+      <c r="B437" t="inlineStr">
+        <is>
+          <t>2026-05-28 15:38</t>
+        </is>
+      </c>
+      <c r="C437" t="inlineStr">
+        <is>
+          <t>anjali thapa</t>
+        </is>
+      </c>
+      <c r="D437" t="inlineStr"/>
+      <c r="E437" t="inlineStr"/>
+      <c r="F437" t="n">
+        <v>2300</v>
+      </c>
+      <c r="G437" t="n">
+        <v>800</v>
+      </c>
+      <c r="H437" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438" t="n">
+        <v>448</v>
+      </c>
+      <c r="B438" t="inlineStr">
+        <is>
+          <t>2026-05-29 07:43</t>
+        </is>
+      </c>
+      <c r="C438" t="inlineStr">
+        <is>
+          <t>sudhira yadav</t>
+        </is>
+      </c>
+      <c r="D438" t="inlineStr"/>
+      <c r="E438" t="inlineStr"/>
+      <c r="F438" t="n">
+        <v>1950</v>
+      </c>
+      <c r="G438" t="n">
+        <v>560</v>
+      </c>
+      <c r="H438" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439" t="n">
+        <v>450</v>
+      </c>
+      <c r="B439" t="inlineStr">
+        <is>
+          <t>2026-05-29 07:45</t>
+        </is>
+      </c>
+      <c r="C439" t="inlineStr">
+        <is>
+          <t>padma devi bajrachar</t>
+        </is>
+      </c>
+      <c r="D439" t="inlineStr"/>
+      <c r="E439" t="inlineStr"/>
+      <c r="F439" t="n">
+        <v>3150</v>
+      </c>
+      <c r="G439" t="n">
+        <v>900</v>
+      </c>
+      <c r="H439" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440" t="n">
+        <v>452</v>
+      </c>
+      <c r="B440" t="inlineStr">
+        <is>
+          <t>2026-05-29 11:52</t>
+        </is>
+      </c>
+      <c r="C440" t="inlineStr">
+        <is>
+          <t>sobha thapa</t>
+        </is>
+      </c>
+      <c r="D440" t="inlineStr"/>
+      <c r="E440" t="inlineStr"/>
+      <c r="F440" t="n">
+        <v>3150</v>
+      </c>
+      <c r="G440" t="n">
+        <v>900</v>
+      </c>
+      <c r="H440" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441" t="n">
+        <v>453</v>
+      </c>
+      <c r="B441" t="inlineStr">
+        <is>
+          <t>2026-05-29 12:22</t>
+        </is>
+      </c>
+      <c r="C441" t="inlineStr">
+        <is>
+          <t>mina chaudhari</t>
+        </is>
+      </c>
+      <c r="D441" t="inlineStr"/>
+      <c r="E441" t="inlineStr"/>
+      <c r="F441" t="n">
+        <v>1150</v>
+      </c>
+      <c r="G441" t="n">
+        <v>400</v>
+      </c>
+      <c r="H441" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442" t="n">
+        <v>454</v>
+      </c>
+      <c r="B442" t="inlineStr">
+        <is>
+          <t>2026-05-30 01:42</t>
+        </is>
+      </c>
+      <c r="C442" t="inlineStr">
+        <is>
+          <t>Sadhana rai</t>
+        </is>
+      </c>
+      <c r="D442" t="inlineStr"/>
+      <c r="E442" t="inlineStr"/>
+      <c r="F442" t="n">
+        <v>2300</v>
+      </c>
+      <c r="G442" t="n">
+        <v>800</v>
+      </c>
+      <c r="H442" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443" t="n">
+        <v>455</v>
+      </c>
+      <c r="B443" t="inlineStr">
+        <is>
+          <t>2026-05-30 09:37</t>
+        </is>
+      </c>
+      <c r="C443" t="inlineStr">
+        <is>
+          <t>pasang</t>
+        </is>
+      </c>
+      <c r="D443" t="inlineStr"/>
+      <c r="E443" t="inlineStr"/>
+      <c r="F443" t="n">
+        <v>1950</v>
+      </c>
+      <c r="G443" t="n">
+        <v>600</v>
+      </c>
+      <c r="H443" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="444">
+      <c r="A444" t="n">
+        <v>456</v>
+      </c>
+      <c r="B444" t="inlineStr">
+        <is>
+          <t>2026-05-30 13:21</t>
+        </is>
+      </c>
+      <c r="C444" t="inlineStr">
+        <is>
+          <t>bhawana kunwar</t>
+        </is>
+      </c>
+      <c r="D444" t="inlineStr"/>
+      <c r="E444" t="inlineStr"/>
+      <c r="F444" t="n">
+        <v>2150</v>
+      </c>
+      <c r="G444" t="n">
+        <v>700</v>
+      </c>
+      <c r="H444" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445" t="n">
+        <v>457</v>
+      </c>
+      <c r="B445" t="inlineStr">
+        <is>
+          <t>2026-05-30 13:21</t>
+        </is>
+      </c>
+      <c r="C445" t="inlineStr">
+        <is>
+          <t>alisha tripathi</t>
+        </is>
+      </c>
+      <c r="D445" t="inlineStr"/>
+      <c r="E445" t="inlineStr"/>
+      <c r="F445" t="n">
+        <v>2150</v>
+      </c>
+      <c r="G445" t="n">
+        <v>700</v>
+      </c>
+      <c r="H445" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="446">
+      <c r="A446" t="n">
+        <v>458</v>
+      </c>
+      <c r="B446" t="inlineStr">
+        <is>
+          <t>2026-05-31 09:40</t>
+        </is>
+      </c>
+      <c r="C446" t="inlineStr">
+        <is>
+          <t>kashis</t>
+        </is>
+      </c>
+      <c r="D446" t="inlineStr"/>
+      <c r="E446" t="inlineStr"/>
+      <c r="F446" t="n">
+        <v>3150</v>
+      </c>
+      <c r="G446" t="n">
+        <v>900</v>
+      </c>
+      <c r="H446" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="447">
+      <c r="A447" t="n">
+        <v>459</v>
+      </c>
+      <c r="B447" t="inlineStr">
+        <is>
+          <t>2026-05-31 09:41</t>
+        </is>
+      </c>
+      <c r="C447" t="inlineStr">
+        <is>
+          <t>lila dotel</t>
+        </is>
+      </c>
+      <c r="D447" t="inlineStr"/>
+      <c r="E447" t="inlineStr"/>
+      <c r="F447" t="n">
+        <v>3850</v>
+      </c>
+      <c r="G447" t="n">
+        <v>1000</v>
+      </c>
+      <c r="H447" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448" t="n">
+        <v>460</v>
+      </c>
+      <c r="B448" t="inlineStr">
+        <is>
+          <t>2026-05-31 09:41</t>
+        </is>
+      </c>
+      <c r="C448" t="inlineStr">
+        <is>
+          <t>sandhya</t>
+        </is>
+      </c>
+      <c r="D448" t="inlineStr"/>
+      <c r="E448" t="inlineStr"/>
+      <c r="F448" t="n">
+        <v>5000</v>
+      </c>
+      <c r="G448" t="n">
+        <v>1400</v>
+      </c>
+      <c r="H448" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="449">
+      <c r="A449" t="n">
+        <v>461</v>
+      </c>
+      <c r="B449" t="inlineStr">
+        <is>
+          <t>2026-06-01 05:25</t>
+        </is>
+      </c>
+      <c r="C449" t="inlineStr">
+        <is>
+          <t>shipra sharma</t>
+        </is>
+      </c>
+      <c r="D449" t="inlineStr"/>
+      <c r="E449" t="inlineStr"/>
+      <c r="F449" t="n">
+        <v>1700</v>
+      </c>
+      <c r="G449" t="n">
+        <v>500</v>
+      </c>
+      <c r="H449" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="450">
+      <c r="A450" t="n">
+        <v>462</v>
+      </c>
+      <c r="B450" t="inlineStr">
+        <is>
+          <t>2026-06-01 06:45</t>
+        </is>
+      </c>
+      <c r="C450" t="inlineStr">
+        <is>
+          <t>Pramila Shrestha</t>
+        </is>
+      </c>
+      <c r="D450" t="inlineStr"/>
+      <c r="E450" t="inlineStr"/>
+      <c r="F450" t="n">
+        <v>1700</v>
+      </c>
+      <c r="G450" t="n">
+        <v>500</v>
+      </c>
+      <c r="H450" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451" t="n">
+        <v>463</v>
+      </c>
+      <c r="B451" t="inlineStr">
+        <is>
+          <t>2026-06-01 08:32</t>
+        </is>
+      </c>
+      <c r="C451" t="inlineStr">
+        <is>
+          <t>Roshni Gurung</t>
+        </is>
+      </c>
+      <c r="D451" t="inlineStr"/>
+      <c r="E451" t="inlineStr"/>
+      <c r="F451" t="n">
+        <v>3150</v>
+      </c>
+      <c r="G451" t="n">
+        <v>900</v>
+      </c>
+      <c r="H451" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="452">
+      <c r="A452" t="n">
+        <v>464</v>
+      </c>
+      <c r="B452" t="inlineStr">
+        <is>
+          <t>2026-06-01 09:39</t>
+        </is>
+      </c>
+      <c r="C452" t="inlineStr">
+        <is>
+          <t>simran kunwar</t>
+        </is>
+      </c>
+      <c r="D452" t="inlineStr"/>
+      <c r="E452" t="inlineStr"/>
+      <c r="F452" t="n">
+        <v>3850</v>
+      </c>
+      <c r="G452" t="n">
+        <v>1000</v>
+      </c>
+      <c r="H452" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453" t="n">
+        <v>465</v>
+      </c>
+      <c r="B453" t="inlineStr">
+        <is>
+          <t>2026-06-01 10:03</t>
+        </is>
+      </c>
+      <c r="C453" t="inlineStr">
+        <is>
+          <t>Sera Sherpa</t>
+        </is>
+      </c>
+      <c r="D453" t="inlineStr"/>
+      <c r="E453" t="inlineStr"/>
+      <c r="F453" t="n">
+        <v>1700</v>
+      </c>
+      <c r="G453" t="n">
+        <v>500</v>
+      </c>
+      <c r="H453" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="454">
+      <c r="A454" t="n">
+        <v>466</v>
+      </c>
+      <c r="B454" t="inlineStr">
+        <is>
+          <t>2026-06-01 13:14</t>
+        </is>
+      </c>
+      <c r="C454" t="inlineStr">
+        <is>
+          <t>saarla saarla</t>
+        </is>
+      </c>
+      <c r="D454" t="inlineStr"/>
+      <c r="E454" t="inlineStr"/>
+      <c r="F454" t="n">
+        <v>6300</v>
+      </c>
+      <c r="G454" t="n">
+        <v>1800</v>
+      </c>
+      <c r="H454" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="455">
+      <c r="A455" t="n">
+        <v>467</v>
+      </c>
+      <c r="B455" t="inlineStr">
+        <is>
+          <t>2026-06-01 13:30</t>
+        </is>
+      </c>
+      <c r="C455" t="inlineStr">
+        <is>
+          <t>srjana basnet</t>
+        </is>
+      </c>
+      <c r="D455" t="inlineStr"/>
+      <c r="E455" t="inlineStr"/>
+      <c r="F455" t="n">
+        <v>2250</v>
+      </c>
+      <c r="G455" t="n">
+        <v>560</v>
+      </c>
+      <c r="H455" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="456">
+      <c r="A456" t="n">
+        <v>468</v>
+      </c>
+      <c r="B456" t="inlineStr">
+        <is>
+          <t>2026-06-01 13:30</t>
+        </is>
+      </c>
+      <c r="C456" t="inlineStr">
+        <is>
+          <t>Santoshi bhandari</t>
+        </is>
+      </c>
+      <c r="D456" t="inlineStr"/>
+      <c r="E456" t="inlineStr"/>
+      <c r="F456" t="n">
+        <v>2150</v>
+      </c>
+      <c r="G456" t="n">
+        <v>700</v>
+      </c>
+      <c r="H456" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="457">
+      <c r="A457" t="n">
+        <v>469</v>
+      </c>
+      <c r="B457" t="inlineStr">
+        <is>
+          <t>2026-06-02 04:09</t>
+        </is>
+      </c>
+      <c r="C457" t="inlineStr">
+        <is>
+          <t>N/A 9808162574</t>
+        </is>
+      </c>
+      <c r="D457" t="inlineStr"/>
+      <c r="E457" t="inlineStr"/>
+      <c r="F457" t="n">
+        <v>1700</v>
+      </c>
+      <c r="G457" t="n">
+        <v>500</v>
+      </c>
+      <c r="H457" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="458">
+      <c r="A458" t="n">
+        <v>470</v>
+      </c>
+      <c r="B458" t="inlineStr">
+        <is>
+          <t>2026-06-02 11:05</t>
+        </is>
+      </c>
+      <c r="C458" t="inlineStr">
+        <is>
+          <t>Pinkky Rauniyar</t>
+        </is>
+      </c>
+      <c r="D458" t="inlineStr"/>
+      <c r="E458" t="inlineStr"/>
+      <c r="F458" t="n">
+        <v>2850</v>
+      </c>
+      <c r="G458" t="n">
+        <v>900</v>
+      </c>
+      <c r="H458" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+    </row>
+    <row r="459">
+      <c r="A459" t="n">
+        <v>471</v>
+      </c>
+      <c r="B459" t="inlineStr">
+        <is>
+          <t>2026-06-02 14:34</t>
+        </is>
+      </c>
+      <c r="C459" t="inlineStr">
+        <is>
+          <t>priyanka</t>
+        </is>
+      </c>
+      <c r="D459" t="inlineStr"/>
+      <c r="E459" t="inlineStr"/>
+      <c r="F459" t="n">
+        <v>10000</v>
+      </c>
+      <c r="G459" t="n">
+        <v>2680</v>
+      </c>
+      <c r="H459" t="inlineStr">
         <is>
           <t>Pending</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F239"/>
+  <dimension ref="A1:F572"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Order ID</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Order Date</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Product Name</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -13252,64 +20824,8056 @@
         <v>1780</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="n">
         <v>199</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
           <t>Mermaid Skirt (Free Size)</t>
         </is>
       </c>
       <c r="D239" t="n">
         <v>1</v>
       </c>
       <c r="E239" t="n">
         <v>0</v>
       </c>
       <c r="F239" t="n">
         <v>2150</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" t="n">
+        <v>200</v>
+      </c>
+      <c r="B240" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="C240" t="inlineStr">
+        <is>
+          <t>Zara Dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D240" t="n">
+        <v>1</v>
+      </c>
+      <c r="E240" t="n">
+        <v>150</v>
+      </c>
+      <c r="F240" t="n">
+        <v>3300</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" t="n">
+        <v>200</v>
+      </c>
+      <c r="B241" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="C241" t="inlineStr">
+        <is>
+          <t>Mirror Shorts (Free Size)</t>
+        </is>
+      </c>
+      <c r="D241" t="n">
+        <v>1</v>
+      </c>
+      <c r="E241" t="n">
+        <v>150</v>
+      </c>
+      <c r="F241" t="n">
+        <v>2200</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" t="n">
+        <v>201</v>
+      </c>
+      <c r="B242" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="C242" t="inlineStr">
+        <is>
+          <t>Linen printed Shirt (Free Size)</t>
+        </is>
+      </c>
+      <c r="D242" t="n">
+        <v>1</v>
+      </c>
+      <c r="E242" t="n">
+        <v>0</v>
+      </c>
+      <c r="F242" t="n">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" t="n">
+        <v>202</v>
+      </c>
+      <c r="B243" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="C243" t="inlineStr">
+        <is>
+          <t>Chocker top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D243" t="n">
+        <v>1</v>
+      </c>
+      <c r="E243" t="n">
+        <v>0</v>
+      </c>
+      <c r="F243" t="n">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" t="n">
+        <v>203</v>
+      </c>
+      <c r="B244" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="C244" t="inlineStr">
+        <is>
+          <t>Tops (Free Size)</t>
+        </is>
+      </c>
+      <c r="D244" t="n">
+        <v>1</v>
+      </c>
+      <c r="E244" t="n">
+        <v>70</v>
+      </c>
+      <c r="F244" t="n">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" t="n">
+        <v>204</v>
+      </c>
+      <c r="B245" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="C245" t="inlineStr">
+        <is>
+          <t>String dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D245" t="n">
+        <v>1</v>
+      </c>
+      <c r="E245" t="n">
+        <v>0</v>
+      </c>
+      <c r="F245" t="n">
+        <v>2550</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" t="n">
+        <v>205</v>
+      </c>
+      <c r="B246" t="inlineStr">
+        <is>
+          <t>2026-04-04</t>
+        </is>
+      </c>
+      <c r="C246" t="inlineStr">
+        <is>
+          <t>Zara Dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D246" t="n">
+        <v>1</v>
+      </c>
+      <c r="E246" t="n">
+        <v>150</v>
+      </c>
+      <c r="F246" t="n">
+        <v>3300</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" t="n">
+        <v>205</v>
+      </c>
+      <c r="B247" t="inlineStr">
+        <is>
+          <t>2026-04-04</t>
+        </is>
+      </c>
+      <c r="C247" t="inlineStr">
+        <is>
+          <t>jumpsuit (Free Size)</t>
+        </is>
+      </c>
+      <c r="D247" t="n">
+        <v>1</v>
+      </c>
+      <c r="E247" t="n">
+        <v>150</v>
+      </c>
+      <c r="F247" t="n">
+        <v>2300</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" t="n">
+        <v>206</v>
+      </c>
+      <c r="B248" t="inlineStr">
+        <is>
+          <t>2026-04-04</t>
+        </is>
+      </c>
+      <c r="C248" t="inlineStr">
+        <is>
+          <t>Mix Top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D248" t="n">
+        <v>1</v>
+      </c>
+      <c r="E248" t="n">
+        <v>0</v>
+      </c>
+      <c r="F248" t="n">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" t="n">
+        <v>207</v>
+      </c>
+      <c r="B249" t="inlineStr">
+        <is>
+          <t>2026-04-04</t>
+        </is>
+      </c>
+      <c r="C249" t="inlineStr">
+        <is>
+          <t>Mix Top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D249" t="n">
+        <v>1</v>
+      </c>
+      <c r="E249" t="n">
+        <v>0</v>
+      </c>
+      <c r="F249" t="n">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" t="n">
+        <v>207</v>
+      </c>
+      <c r="B250" t="inlineStr">
+        <is>
+          <t>2026-04-04</t>
+        </is>
+      </c>
+      <c r="C250" t="inlineStr">
+        <is>
+          <t>White Embroidery Top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D250" t="n">
+        <v>1</v>
+      </c>
+      <c r="E250" t="n">
+        <v>0</v>
+      </c>
+      <c r="F250" t="n">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" t="n">
+        <v>208</v>
+      </c>
+      <c r="B251" t="inlineStr">
+        <is>
+          <t>2026-04-04</t>
+        </is>
+      </c>
+      <c r="C251" t="inlineStr">
+        <is>
+          <t>Linen printed Shirt (Free Size)</t>
+        </is>
+      </c>
+      <c r="D251" t="n">
+        <v>1</v>
+      </c>
+      <c r="E251" t="n">
+        <v>0</v>
+      </c>
+      <c r="F251" t="n">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" t="n">
+        <v>209</v>
+      </c>
+      <c r="B252" t="inlineStr">
+        <is>
+          <t>2026-04-04</t>
+        </is>
+      </c>
+      <c r="C252" t="inlineStr">
+        <is>
+          <t>Pompom dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D252" t="n">
+        <v>1</v>
+      </c>
+      <c r="E252" t="n">
+        <v>0</v>
+      </c>
+      <c r="F252" t="n">
+        <v>2550</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" t="n">
+        <v>210</v>
+      </c>
+      <c r="B253" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="C253" t="inlineStr">
+        <is>
+          <t>Cotton dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D253" t="n">
+        <v>1</v>
+      </c>
+      <c r="E253" t="n">
+        <v>0</v>
+      </c>
+      <c r="F253" t="n">
+        <v>2550</v>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" t="n">
+        <v>211</v>
+      </c>
+      <c r="B254" t="inlineStr">
+        <is>
+          <t>2026-04-06</t>
+        </is>
+      </c>
+      <c r="C254" t="inlineStr">
+        <is>
+          <t>linen dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D254" t="n">
+        <v>1</v>
+      </c>
+      <c r="E254" t="n">
+        <v>0</v>
+      </c>
+      <c r="F254" t="n">
+        <v>2550</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" t="n">
+        <v>212</v>
+      </c>
+      <c r="B255" t="inlineStr">
+        <is>
+          <t>2026-04-06</t>
+        </is>
+      </c>
+      <c r="C255" t="inlineStr">
+        <is>
+          <t>Brown Ruffle Top (M)</t>
+        </is>
+      </c>
+      <c r="D255" t="n">
+        <v>1</v>
+      </c>
+      <c r="E255" t="n">
+        <v>0</v>
+      </c>
+      <c r="F255" t="n">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" t="n">
+        <v>213</v>
+      </c>
+      <c r="B256" t="inlineStr">
+        <is>
+          <t>2026-04-06</t>
+        </is>
+      </c>
+      <c r="C256" t="inlineStr">
+        <is>
+          <t>White Embroidery Top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D256" t="n">
+        <v>1</v>
+      </c>
+      <c r="E256" t="n">
+        <v>0</v>
+      </c>
+      <c r="F256" t="n">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" t="n">
+        <v>214</v>
+      </c>
+      <c r="B257" t="inlineStr">
+        <is>
+          <t>2026-04-07</t>
+        </is>
+      </c>
+      <c r="C257" t="inlineStr">
+        <is>
+          <t>Brown Ruffle Top (M)</t>
+        </is>
+      </c>
+      <c r="D257" t="n">
+        <v>1</v>
+      </c>
+      <c r="E257" t="n">
+        <v>0</v>
+      </c>
+      <c r="F257" t="n">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" t="n">
+        <v>215</v>
+      </c>
+      <c r="B258" t="inlineStr">
+        <is>
+          <t>2026-04-07</t>
+        </is>
+      </c>
+      <c r="C258" t="inlineStr">
+        <is>
+          <t>Brown Ruffle Top (M)</t>
+        </is>
+      </c>
+      <c r="D258" t="n">
+        <v>1</v>
+      </c>
+      <c r="E258" t="n">
+        <v>0</v>
+      </c>
+      <c r="F258" t="n">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" t="n">
+        <v>216</v>
+      </c>
+      <c r="B259" t="inlineStr">
+        <is>
+          <t>2026-04-07</t>
+        </is>
+      </c>
+      <c r="C259" t="inlineStr">
+        <is>
+          <t>Brown Ruffle Top (M)</t>
+        </is>
+      </c>
+      <c r="D259" t="n">
+        <v>1</v>
+      </c>
+      <c r="E259" t="n">
+        <v>0</v>
+      </c>
+      <c r="F259" t="n">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" t="n">
+        <v>217</v>
+      </c>
+      <c r="B260" t="inlineStr">
+        <is>
+          <t>2026-04-07</t>
+        </is>
+      </c>
+      <c r="C260" t="inlineStr">
+        <is>
+          <t>Brown Ruffle Top (M)</t>
+        </is>
+      </c>
+      <c r="D260" t="n">
+        <v>1</v>
+      </c>
+      <c r="E260" t="n">
+        <v>0</v>
+      </c>
+      <c r="F260" t="n">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" t="n">
+        <v>218</v>
+      </c>
+      <c r="B261" t="inlineStr">
+        <is>
+          <t>2026-04-08</t>
+        </is>
+      </c>
+      <c r="C261" t="inlineStr">
+        <is>
+          <t>Dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D261" t="n">
+        <v>1</v>
+      </c>
+      <c r="E261" t="n">
+        <v>0</v>
+      </c>
+      <c r="F261" t="n">
+        <v>2950</v>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" t="n">
+        <v>219</v>
+      </c>
+      <c r="B262" t="inlineStr">
+        <is>
+          <t>2026-04-08</t>
+        </is>
+      </c>
+      <c r="C262" t="inlineStr">
+        <is>
+          <t>White Top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D262" t="n">
+        <v>1</v>
+      </c>
+      <c r="E262" t="n">
+        <v>0</v>
+      </c>
+      <c r="F262" t="n">
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" t="n">
+        <v>220</v>
+      </c>
+      <c r="B263" t="inlineStr">
+        <is>
+          <t>2026-04-09</t>
+        </is>
+      </c>
+      <c r="C263" t="inlineStr">
+        <is>
+          <t>Brown Ruffle Top (M)</t>
+        </is>
+      </c>
+      <c r="D263" t="n">
+        <v>1</v>
+      </c>
+      <c r="E263" t="n">
+        <v>0</v>
+      </c>
+      <c r="F263" t="n">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" t="n">
+        <v>221</v>
+      </c>
+      <c r="B264" t="inlineStr">
+        <is>
+          <t>2026-04-09</t>
+        </is>
+      </c>
+      <c r="C264" t="inlineStr">
+        <is>
+          <t>Brown Ruffle Top (M)</t>
+        </is>
+      </c>
+      <c r="D264" t="n">
+        <v>1</v>
+      </c>
+      <c r="E264" t="n">
+        <v>0</v>
+      </c>
+      <c r="F264" t="n">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" t="n">
+        <v>222</v>
+      </c>
+      <c r="B265" t="inlineStr">
+        <is>
+          <t>2026-04-09</t>
+        </is>
+      </c>
+      <c r="C265" t="inlineStr">
+        <is>
+          <t>Dress Mix (Free Size)</t>
+        </is>
+      </c>
+      <c r="D265" t="n">
+        <v>1</v>
+      </c>
+      <c r="E265" t="n">
+        <v>0</v>
+      </c>
+      <c r="F265" t="n">
+        <v>2350</v>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" t="n">
+        <v>223</v>
+      </c>
+      <c r="B266" t="inlineStr">
+        <is>
+          <t>2026-04-09</t>
+        </is>
+      </c>
+      <c r="C266" t="inlineStr">
+        <is>
+          <t>Halter top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D266" t="n">
+        <v>1</v>
+      </c>
+      <c r="E266" t="n">
+        <v>0</v>
+      </c>
+      <c r="F266" t="n">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" t="n">
+        <v>225</v>
+      </c>
+      <c r="B267" t="inlineStr">
+        <is>
+          <t>2026-04-10</t>
+        </is>
+      </c>
+      <c r="C267" t="inlineStr">
+        <is>
+          <t>Dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D267" t="n">
+        <v>1</v>
+      </c>
+      <c r="E267" t="n">
+        <v>115</v>
+      </c>
+      <c r="F267" t="n">
+        <v>2835</v>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" t="n">
+        <v>226</v>
+      </c>
+      <c r="B268" t="inlineStr">
+        <is>
+          <t>2026-04-10</t>
+        </is>
+      </c>
+      <c r="C268" t="inlineStr">
+        <is>
+          <t>Pompom dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D268" t="n">
+        <v>1</v>
+      </c>
+      <c r="E268" t="n">
+        <v>255</v>
+      </c>
+      <c r="F268" t="n">
+        <v>2295</v>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" t="n">
+        <v>226</v>
+      </c>
+      <c r="B269" t="inlineStr">
+        <is>
+          <t>2026-04-10</t>
+        </is>
+      </c>
+      <c r="C269" t="inlineStr">
+        <is>
+          <t>Orange top (M 38-40 L 42-44 XL 46-48)</t>
+        </is>
+      </c>
+      <c r="D269" t="n">
+        <v>1</v>
+      </c>
+      <c r="E269" t="n">
+        <v>0</v>
+      </c>
+      <c r="F269" t="n">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" t="n">
+        <v>227</v>
+      </c>
+      <c r="B270" t="inlineStr">
+        <is>
+          <t>2026-04-10</t>
+        </is>
+      </c>
+      <c r="C270" t="inlineStr">
+        <is>
+          <t>Dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D270" t="n">
+        <v>1</v>
+      </c>
+      <c r="E270" t="n">
+        <v>0</v>
+      </c>
+      <c r="F270" t="n">
+        <v>2950</v>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" t="n">
+        <v>228</v>
+      </c>
+      <c r="B271" t="inlineStr">
+        <is>
+          <t>2026-04-10</t>
+        </is>
+      </c>
+      <c r="C271" t="inlineStr">
+        <is>
+          <t>flower top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D271" t="n">
+        <v>1</v>
+      </c>
+      <c r="E271" t="n">
+        <v>155</v>
+      </c>
+      <c r="F271" t="n">
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" t="n">
+        <v>229</v>
+      </c>
+      <c r="B272" t="inlineStr">
+        <is>
+          <t>2026-04-11</t>
+        </is>
+      </c>
+      <c r="C272" t="inlineStr">
+        <is>
+          <t>embroidery top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D272" t="n">
+        <v>1</v>
+      </c>
+      <c r="E272" t="n">
+        <v>300</v>
+      </c>
+      <c r="F272" t="n">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" t="n">
+        <v>229</v>
+      </c>
+      <c r="B273" t="inlineStr">
+        <is>
+          <t>2026-04-11</t>
+        </is>
+      </c>
+      <c r="C273" t="inlineStr">
+        <is>
+          <t>jeans top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D273" t="n">
+        <v>1</v>
+      </c>
+      <c r="E273" t="n">
+        <v>0</v>
+      </c>
+      <c r="F273" t="n">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" t="n">
+        <v>229</v>
+      </c>
+      <c r="B274" t="inlineStr">
+        <is>
+          <t>2026-04-11</t>
+        </is>
+      </c>
+      <c r="C274" t="inlineStr">
+        <is>
+          <t>Shorts (Free Size)</t>
+        </is>
+      </c>
+      <c r="D274" t="n">
+        <v>1</v>
+      </c>
+      <c r="E274" t="n">
+        <v>0</v>
+      </c>
+      <c r="F274" t="n">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" t="n">
+        <v>229</v>
+      </c>
+      <c r="B275" t="inlineStr">
+        <is>
+          <t>2026-04-11</t>
+        </is>
+      </c>
+      <c r="C275" t="inlineStr">
+        <is>
+          <t>jeans shorts (Free Size)</t>
+        </is>
+      </c>
+      <c r="D275" t="n">
+        <v>1</v>
+      </c>
+      <c r="E275" t="n">
+        <v>0</v>
+      </c>
+      <c r="F275" t="n">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" t="n">
+        <v>230</v>
+      </c>
+      <c r="B276" t="inlineStr">
+        <is>
+          <t>2026-04-11</t>
+        </is>
+      </c>
+      <c r="C276" t="inlineStr">
+        <is>
+          <t>Orange top (M 38-40 L 42-44 XL 46-48)</t>
+        </is>
+      </c>
+      <c r="D276" t="n">
+        <v>1</v>
+      </c>
+      <c r="E276" t="n">
+        <v>0</v>
+      </c>
+      <c r="F276" t="n">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" t="n">
+        <v>231</v>
+      </c>
+      <c r="B277" t="inlineStr">
+        <is>
+          <t>2026-04-11</t>
+        </is>
+      </c>
+      <c r="C277" t="inlineStr">
+        <is>
+          <t>Shorts (Free Size)</t>
+        </is>
+      </c>
+      <c r="D277" t="n">
+        <v>1</v>
+      </c>
+      <c r="E277" t="n">
+        <v>0</v>
+      </c>
+      <c r="F277" t="n">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" t="n">
+        <v>232</v>
+      </c>
+      <c r="B278" t="inlineStr">
+        <is>
+          <t>2026-04-11</t>
+        </is>
+      </c>
+      <c r="C278" t="inlineStr">
+        <is>
+          <t>top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D278" t="n">
+        <v>1</v>
+      </c>
+      <c r="E278" t="n">
+        <v>0</v>
+      </c>
+      <c r="F278" t="n">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" t="n">
+        <v>233</v>
+      </c>
+      <c r="B279" t="inlineStr">
+        <is>
+          <t>2026-04-12</t>
+        </is>
+      </c>
+      <c r="C279" t="inlineStr">
+        <is>
+          <t>Polo Shirt (Free Size)</t>
+        </is>
+      </c>
+      <c r="D279" t="n">
+        <v>1</v>
+      </c>
+      <c r="E279" t="n">
+        <v>0</v>
+      </c>
+      <c r="F279" t="n">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" t="n">
+        <v>233</v>
+      </c>
+      <c r="B280" t="inlineStr">
+        <is>
+          <t>2026-04-12</t>
+        </is>
+      </c>
+      <c r="C280" t="inlineStr">
+        <is>
+          <t>top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D280" t="n">
+        <v>1</v>
+      </c>
+      <c r="E280" t="n">
+        <v>15</v>
+      </c>
+      <c r="F280" t="n">
+        <v>1935</v>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" t="n">
+        <v>234</v>
+      </c>
+      <c r="B281" t="inlineStr">
+        <is>
+          <t>2026-04-12</t>
+        </is>
+      </c>
+      <c r="C281" t="inlineStr">
+        <is>
+          <t>White Top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D281" t="n">
+        <v>1</v>
+      </c>
+      <c r="E281" t="n">
+        <v>0</v>
+      </c>
+      <c r="F281" t="n">
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" t="n">
+        <v>235</v>
+      </c>
+      <c r="B282" t="inlineStr">
+        <is>
+          <t>2026-04-12</t>
+        </is>
+      </c>
+      <c r="C282" t="inlineStr">
+        <is>
+          <t>Orange top (M 38-40 L 42-44 XL 46-48)</t>
+        </is>
+      </c>
+      <c r="D282" t="n">
+        <v>1</v>
+      </c>
+      <c r="E282" t="n">
+        <v>0</v>
+      </c>
+      <c r="F282" t="n">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" t="n">
+        <v>236</v>
+      </c>
+      <c r="B283" t="inlineStr">
+        <is>
+          <t>2026-04-12</t>
+        </is>
+      </c>
+      <c r="C283" t="inlineStr">
+        <is>
+          <t>Orange top (M 38-40 L 42-44 XL 46-48)</t>
+        </is>
+      </c>
+      <c r="D283" t="n">
+        <v>1</v>
+      </c>
+      <c r="E283" t="n">
+        <v>0</v>
+      </c>
+      <c r="F283" t="n">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" t="n">
+        <v>237</v>
+      </c>
+      <c r="B284" t="inlineStr">
+        <is>
+          <t>2026-04-12</t>
+        </is>
+      </c>
+      <c r="C284" t="inlineStr">
+        <is>
+          <t>jeans top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D284" t="n">
+        <v>1</v>
+      </c>
+      <c r="E284" t="n">
+        <v>0</v>
+      </c>
+      <c r="F284" t="n">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" t="n">
+        <v>238</v>
+      </c>
+      <c r="B285" t="inlineStr">
+        <is>
+          <t>2026-04-12</t>
+        </is>
+      </c>
+      <c r="C285" t="inlineStr">
+        <is>
+          <t>jeans top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D285" t="n">
+        <v>1</v>
+      </c>
+      <c r="E285" t="n">
+        <v>15</v>
+      </c>
+      <c r="F285" t="n">
+        <v>1935</v>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" t="n">
+        <v>239</v>
+      </c>
+      <c r="B286" t="inlineStr">
+        <is>
+          <t>2026-04-12</t>
+        </is>
+      </c>
+      <c r="C286" t="inlineStr">
+        <is>
+          <t>jeans top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D286" t="n">
+        <v>1</v>
+      </c>
+      <c r="E286" t="n">
+        <v>15</v>
+      </c>
+      <c r="F286" t="n">
+        <v>1935</v>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" t="n">
+        <v>240</v>
+      </c>
+      <c r="B287" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="C287" t="inlineStr">
+        <is>
+          <t>chiffon dress full sleve (Free Size)</t>
+        </is>
+      </c>
+      <c r="D287" t="n">
+        <v>1</v>
+      </c>
+      <c r="E287" t="n">
+        <v>150</v>
+      </c>
+      <c r="F287" t="n">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" t="n">
+        <v>241</v>
+      </c>
+      <c r="B288" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="C288" t="inlineStr">
+        <is>
+          <t>String dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D288" t="n">
+        <v>1</v>
+      </c>
+      <c r="E288" t="n">
+        <v>205</v>
+      </c>
+      <c r="F288" t="n">
+        <v>2345</v>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" t="n">
+        <v>241</v>
+      </c>
+      <c r="B289" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="C289" t="inlineStr">
+        <is>
+          <t>White Top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D289" t="n">
+        <v>1</v>
+      </c>
+      <c r="E289" t="n">
+        <v>0</v>
+      </c>
+      <c r="F289" t="n">
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" t="n">
+        <v>242</v>
+      </c>
+      <c r="B290" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="C290" t="inlineStr">
+        <is>
+          <t>Dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D290" t="n">
+        <v>1</v>
+      </c>
+      <c r="E290" t="n">
+        <v>314</v>
+      </c>
+      <c r="F290" t="n">
+        <v>3285</v>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" t="n">
+        <v>243</v>
+      </c>
+      <c r="B291" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="C291" t="inlineStr">
+        <is>
+          <t>jeans top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D291" t="n">
+        <v>1</v>
+      </c>
+      <c r="E291" t="n">
+        <v>0</v>
+      </c>
+      <c r="F291" t="n">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" t="n">
+        <v>243</v>
+      </c>
+      <c r="B292" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="C292" t="inlineStr">
+        <is>
+          <t>Orange top (M 38-40 L 42-44 XL 46-48)</t>
+        </is>
+      </c>
+      <c r="D292" t="n">
+        <v>1</v>
+      </c>
+      <c r="E292" t="n">
+        <v>0</v>
+      </c>
+      <c r="F292" t="n">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" t="n">
+        <v>244</v>
+      </c>
+      <c r="B293" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="C293" t="inlineStr">
+        <is>
+          <t>Pant (Free Size)</t>
+        </is>
+      </c>
+      <c r="D293" t="n">
+        <v>1</v>
+      </c>
+      <c r="E293" t="n">
+        <v>550</v>
+      </c>
+      <c r="F293" t="n">
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" t="n">
+        <v>245</v>
+      </c>
+      <c r="B294" t="inlineStr">
+        <is>
+          <t>2026-04-15</t>
+        </is>
+      </c>
+      <c r="C294" t="inlineStr">
+        <is>
+          <t>Pant (Free Size)</t>
+        </is>
+      </c>
+      <c r="D294" t="n">
+        <v>1</v>
+      </c>
+      <c r="E294" t="n">
+        <v>200</v>
+      </c>
+      <c r="F294" t="n">
+        <v>2450</v>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" t="n">
+        <v>246</v>
+      </c>
+      <c r="B295" t="inlineStr">
+        <is>
+          <t>2026-04-15</t>
+        </is>
+      </c>
+      <c r="C295" t="inlineStr">
+        <is>
+          <t>flower top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D295" t="n">
+        <v>1</v>
+      </c>
+      <c r="E295" t="n">
+        <v>0</v>
+      </c>
+      <c r="F295" t="n">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" t="n">
+        <v>247</v>
+      </c>
+      <c r="B296" t="inlineStr">
+        <is>
+          <t>2026-04-15</t>
+        </is>
+      </c>
+      <c r="C296" t="inlineStr">
+        <is>
+          <t>jeans top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D296" t="n">
+        <v>1</v>
+      </c>
+      <c r="E296" t="n">
+        <v>15</v>
+      </c>
+      <c r="F296" t="n">
+        <v>1935</v>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" t="n">
+        <v>248</v>
+      </c>
+      <c r="B297" t="inlineStr">
+        <is>
+          <t>2026-04-15</t>
+        </is>
+      </c>
+      <c r="C297" t="inlineStr">
+        <is>
+          <t>jeans top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D297" t="n">
+        <v>1</v>
+      </c>
+      <c r="E297" t="n">
+        <v>15</v>
+      </c>
+      <c r="F297" t="n">
+        <v>1935</v>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" t="n">
+        <v>249</v>
+      </c>
+      <c r="B298" t="inlineStr">
+        <is>
+          <t>2026-04-15</t>
+        </is>
+      </c>
+      <c r="C298" t="inlineStr">
+        <is>
+          <t>jeans top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D298" t="n">
+        <v>1</v>
+      </c>
+      <c r="E298" t="n">
+        <v>0</v>
+      </c>
+      <c r="F298" t="n">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" t="n">
+        <v>250</v>
+      </c>
+      <c r="B299" t="inlineStr">
+        <is>
+          <t>2026-04-15</t>
+        </is>
+      </c>
+      <c r="C299" t="inlineStr">
+        <is>
+          <t>jeans top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D299" t="n">
+        <v>1</v>
+      </c>
+      <c r="E299" t="n">
+        <v>0</v>
+      </c>
+      <c r="F299" t="n">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" t="n">
+        <v>251</v>
+      </c>
+      <c r="B300" t="inlineStr">
+        <is>
+          <t>2026-04-15</t>
+        </is>
+      </c>
+      <c r="C300" t="inlineStr">
+        <is>
+          <t>jeans top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D300" t="n">
+        <v>1</v>
+      </c>
+      <c r="E300" t="n">
+        <v>0</v>
+      </c>
+      <c r="F300" t="n">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" t="n">
+        <v>252</v>
+      </c>
+      <c r="B301" t="inlineStr">
+        <is>
+          <t>2026-04-15</t>
+        </is>
+      </c>
+      <c r="C301" t="inlineStr">
+        <is>
+          <t>jeans top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D301" t="n">
+        <v>1</v>
+      </c>
+      <c r="E301" t="n">
+        <v>0</v>
+      </c>
+      <c r="F301" t="n">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" t="n">
+        <v>253</v>
+      </c>
+      <c r="B302" t="inlineStr">
+        <is>
+          <t>2026-04-16</t>
+        </is>
+      </c>
+      <c r="C302" t="inlineStr">
+        <is>
+          <t>A&amp;S Green Dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D302" t="n">
+        <v>1</v>
+      </c>
+      <c r="E302" t="n">
+        <v>0</v>
+      </c>
+      <c r="F302" t="n">
+        <v>2650</v>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" t="n">
+        <v>254</v>
+      </c>
+      <c r="B303" t="inlineStr">
+        <is>
+          <t>2026-04-16</t>
+        </is>
+      </c>
+      <c r="C303" t="inlineStr">
+        <is>
+          <t>jeans top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D303" t="n">
+        <v>1</v>
+      </c>
+      <c r="E303" t="n">
+        <v>0</v>
+      </c>
+      <c r="F303" t="n">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" t="n">
+        <v>255</v>
+      </c>
+      <c r="B304" t="inlineStr">
+        <is>
+          <t>2026-04-17</t>
+        </is>
+      </c>
+      <c r="C304" t="inlineStr">
+        <is>
+          <t>Orange top (M 38-40 L 42-44 XL 46-48)</t>
+        </is>
+      </c>
+      <c r="D304" t="n">
+        <v>1</v>
+      </c>
+      <c r="E304" t="n">
+        <v>0</v>
+      </c>
+      <c r="F304" t="n">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" t="n">
+        <v>256</v>
+      </c>
+      <c r="B305" t="inlineStr">
+        <is>
+          <t>2026-04-17</t>
+        </is>
+      </c>
+      <c r="C305" t="inlineStr">
+        <is>
+          <t>Top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D305" t="n">
+        <v>1</v>
+      </c>
+      <c r="E305" t="n">
+        <v>0</v>
+      </c>
+      <c r="F305" t="n">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" t="n">
+        <v>257</v>
+      </c>
+      <c r="B306" t="inlineStr">
+        <is>
+          <t>2026-04-18</t>
+        </is>
+      </c>
+      <c r="C306" t="inlineStr">
+        <is>
+          <t>Orange top (M 38-40 L 42-44 XL 46-48)</t>
+        </is>
+      </c>
+      <c r="D306" t="n">
+        <v>1</v>
+      </c>
+      <c r="E306" t="n">
+        <v>0</v>
+      </c>
+      <c r="F306" t="n">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" t="n">
+        <v>257</v>
+      </c>
+      <c r="B307" t="inlineStr">
+        <is>
+          <t>2026-04-18</t>
+        </is>
+      </c>
+      <c r="C307" t="inlineStr">
+        <is>
+          <t>Linen printed Shirt (Free Size)</t>
+        </is>
+      </c>
+      <c r="D307" t="n">
+        <v>1</v>
+      </c>
+      <c r="E307" t="n">
+        <v>0</v>
+      </c>
+      <c r="F307" t="n">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" t="n">
+        <v>258</v>
+      </c>
+      <c r="B308" t="inlineStr">
+        <is>
+          <t>2026-04-18</t>
+        </is>
+      </c>
+      <c r="C308" t="inlineStr">
+        <is>
+          <t>dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D308" t="n">
+        <v>1</v>
+      </c>
+      <c r="E308" t="n">
+        <v>0</v>
+      </c>
+      <c r="F308" t="n">
+        <v>3650</v>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" t="n">
+        <v>259</v>
+      </c>
+      <c r="B309" t="inlineStr">
+        <is>
+          <t>2026-04-18</t>
+        </is>
+      </c>
+      <c r="C309" t="inlineStr">
+        <is>
+          <t>dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D309" t="n">
+        <v>1</v>
+      </c>
+      <c r="E309" t="n">
+        <v>0</v>
+      </c>
+      <c r="F309" t="n">
+        <v>3650</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" t="n">
+        <v>260</v>
+      </c>
+      <c r="B310" t="inlineStr">
+        <is>
+          <t>2026-04-18</t>
+        </is>
+      </c>
+      <c r="C310" t="inlineStr">
+        <is>
+          <t>denim set (Free Size)</t>
+        </is>
+      </c>
+      <c r="D310" t="n">
+        <v>1</v>
+      </c>
+      <c r="E310" t="n">
+        <v>0</v>
+      </c>
+      <c r="F310" t="n">
+        <v>3800</v>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" t="n">
+        <v>261</v>
+      </c>
+      <c r="B311" t="inlineStr">
+        <is>
+          <t>2026-04-19</t>
+        </is>
+      </c>
+      <c r="C311" t="inlineStr">
+        <is>
+          <t>dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D311" t="n">
+        <v>1</v>
+      </c>
+      <c r="E311" t="n">
+        <v>0</v>
+      </c>
+      <c r="F311" t="n">
+        <v>3650</v>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" t="n">
+        <v>262</v>
+      </c>
+      <c r="B312" t="inlineStr">
+        <is>
+          <t>2026-04-19</t>
+        </is>
+      </c>
+      <c r="C312" t="inlineStr">
+        <is>
+          <t>Orange top (M 38-40 L 42-44 XL 46-48)</t>
+        </is>
+      </c>
+      <c r="D312" t="n">
+        <v>1</v>
+      </c>
+      <c r="E312" t="n">
+        <v>0</v>
+      </c>
+      <c r="F312" t="n">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" t="n">
+        <v>262</v>
+      </c>
+      <c r="B313" t="inlineStr">
+        <is>
+          <t>2026-04-19</t>
+        </is>
+      </c>
+      <c r="C313" t="inlineStr">
+        <is>
+          <t>top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D313" t="n">
+        <v>1</v>
+      </c>
+      <c r="E313" t="n">
+        <v>0</v>
+      </c>
+      <c r="F313" t="n">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" t="n">
+        <v>263</v>
+      </c>
+      <c r="B314" t="inlineStr">
+        <is>
+          <t>2026-04-19</t>
+        </is>
+      </c>
+      <c r="C314" t="inlineStr">
+        <is>
+          <t>Pleated Skirt (Free Size)</t>
+        </is>
+      </c>
+      <c r="D314" t="n">
+        <v>1</v>
+      </c>
+      <c r="E314" t="n">
+        <v>0</v>
+      </c>
+      <c r="F314" t="n">
+        <v>2450</v>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" t="n">
+        <v>263</v>
+      </c>
+      <c r="B315" t="inlineStr">
+        <is>
+          <t>2026-04-19</t>
+        </is>
+      </c>
+      <c r="C315" t="inlineStr">
+        <is>
+          <t>Bralet Top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D315" t="n">
+        <v>1</v>
+      </c>
+      <c r="E315" t="n">
+        <v>0</v>
+      </c>
+      <c r="F315" t="n">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" t="n">
+        <v>264</v>
+      </c>
+      <c r="B316" t="inlineStr">
+        <is>
+          <t>2026-04-19</t>
+        </is>
+      </c>
+      <c r="C316" t="inlineStr">
+        <is>
+          <t>Top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D316" t="n">
+        <v>1</v>
+      </c>
+      <c r="E316" t="n">
+        <v>0</v>
+      </c>
+      <c r="F316" t="n">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" t="n">
+        <v>265</v>
+      </c>
+      <c r="B317" t="inlineStr">
+        <is>
+          <t>2026-04-19</t>
+        </is>
+      </c>
+      <c r="C317" t="inlineStr">
+        <is>
+          <t>Zara Shirt (Free Size)</t>
+        </is>
+      </c>
+      <c r="D317" t="n">
+        <v>1</v>
+      </c>
+      <c r="E317" t="n">
+        <v>100</v>
+      </c>
+      <c r="F317" t="n">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" t="n">
+        <v>265</v>
+      </c>
+      <c r="B318" t="inlineStr">
+        <is>
+          <t>2026-04-19</t>
+        </is>
+      </c>
+      <c r="C318" t="inlineStr">
+        <is>
+          <t>top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D318" t="n">
+        <v>1</v>
+      </c>
+      <c r="E318" t="n">
+        <v>0</v>
+      </c>
+      <c r="F318" t="n">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" t="n">
+        <v>265</v>
+      </c>
+      <c r="B319" t="inlineStr">
+        <is>
+          <t>2026-04-19</t>
+        </is>
+      </c>
+      <c r="C319" t="inlineStr">
+        <is>
+          <t>chiffon dress full sleve (Free Size)</t>
+        </is>
+      </c>
+      <c r="D319" t="n">
+        <v>1</v>
+      </c>
+      <c r="E319" t="n">
+        <v>0</v>
+      </c>
+      <c r="F319" t="n">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" t="n">
+        <v>265</v>
+      </c>
+      <c r="B320" t="inlineStr">
+        <is>
+          <t>2026-04-19</t>
+        </is>
+      </c>
+      <c r="C320" t="inlineStr">
+        <is>
+          <t>dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D320" t="n">
+        <v>2</v>
+      </c>
+      <c r="E320" t="n">
+        <v>0</v>
+      </c>
+      <c r="F320" t="n">
+        <v>7300</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" t="n">
+        <v>266</v>
+      </c>
+      <c r="B321" t="inlineStr">
+        <is>
+          <t>2026-04-20</t>
+        </is>
+      </c>
+      <c r="C321" t="inlineStr">
+        <is>
+          <t>dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D321" t="n">
+        <v>1</v>
+      </c>
+      <c r="E321" t="n">
+        <v>0</v>
+      </c>
+      <c r="F321" t="n">
+        <v>3650</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" t="n">
+        <v>267</v>
+      </c>
+      <c r="B322" t="inlineStr">
+        <is>
+          <t>2026-04-20</t>
+        </is>
+      </c>
+      <c r="C322" t="inlineStr">
+        <is>
+          <t>dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D322" t="n">
+        <v>1</v>
+      </c>
+      <c r="E322" t="n">
+        <v>0</v>
+      </c>
+      <c r="F322" t="n">
+        <v>3650</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" t="n">
+        <v>268</v>
+      </c>
+      <c r="B323" t="inlineStr">
+        <is>
+          <t>2026-04-20</t>
+        </is>
+      </c>
+      <c r="C323" t="inlineStr">
+        <is>
+          <t>chiffon string black top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D323" t="n">
+        <v>1</v>
+      </c>
+      <c r="E323" t="n">
+        <v>0</v>
+      </c>
+      <c r="F323" t="n">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" t="n">
+        <v>269</v>
+      </c>
+      <c r="B324" t="inlineStr">
+        <is>
+          <t>2026-04-20</t>
+        </is>
+      </c>
+      <c r="C324" t="inlineStr">
+        <is>
+          <t>dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D324" t="n">
+        <v>1</v>
+      </c>
+      <c r="E324" t="n">
+        <v>0</v>
+      </c>
+      <c r="F324" t="n">
+        <v>3650</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" t="n">
+        <v>270</v>
+      </c>
+      <c r="B325" t="inlineStr">
+        <is>
+          <t>2026-04-20</t>
+        </is>
+      </c>
+      <c r="C325" t="inlineStr">
+        <is>
+          <t>dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D325" t="n">
+        <v>1</v>
+      </c>
+      <c r="E325" t="n">
+        <v>0</v>
+      </c>
+      <c r="F325" t="n">
+        <v>3650</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" t="n">
+        <v>271</v>
+      </c>
+      <c r="B326" t="inlineStr">
+        <is>
+          <t>2026-04-20</t>
+        </is>
+      </c>
+      <c r="C326" t="inlineStr">
+        <is>
+          <t>dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D326" t="n">
+        <v>1</v>
+      </c>
+      <c r="E326" t="n">
+        <v>0</v>
+      </c>
+      <c r="F326" t="n">
+        <v>3650</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" t="n">
+        <v>272</v>
+      </c>
+      <c r="B327" t="inlineStr">
+        <is>
+          <t>2026-04-20</t>
+        </is>
+      </c>
+      <c r="C327" t="inlineStr">
+        <is>
+          <t>dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D327" t="n">
+        <v>1</v>
+      </c>
+      <c r="E327" t="n">
+        <v>0</v>
+      </c>
+      <c r="F327" t="n">
+        <v>3650</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" t="n">
+        <v>273</v>
+      </c>
+      <c r="B328" t="inlineStr">
+        <is>
+          <t>2026-04-22</t>
+        </is>
+      </c>
+      <c r="C328" t="inlineStr">
+        <is>
+          <t>top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D328" t="n">
+        <v>1</v>
+      </c>
+      <c r="E328" t="n">
+        <v>0</v>
+      </c>
+      <c r="F328" t="n">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" t="n">
+        <v>274</v>
+      </c>
+      <c r="B329" t="inlineStr">
+        <is>
+          <t>2026-04-22</t>
+        </is>
+      </c>
+      <c r="C329" t="inlineStr">
+        <is>
+          <t>dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D329" t="n">
+        <v>1</v>
+      </c>
+      <c r="E329" t="n">
+        <v>0</v>
+      </c>
+      <c r="F329" t="n">
+        <v>3650</v>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" t="n">
+        <v>275</v>
+      </c>
+      <c r="B330" t="inlineStr">
+        <is>
+          <t>2026-04-22</t>
+        </is>
+      </c>
+      <c r="C330" t="inlineStr">
+        <is>
+          <t>plazzo (Free Size)</t>
+        </is>
+      </c>
+      <c r="D330" t="n">
+        <v>1</v>
+      </c>
+      <c r="E330" t="n">
+        <v>0</v>
+      </c>
+      <c r="F330" t="n">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" t="n">
+        <v>276</v>
+      </c>
+      <c r="B331" t="inlineStr">
+        <is>
+          <t>2026-04-22</t>
+        </is>
+      </c>
+      <c r="C331" t="inlineStr">
+        <is>
+          <t>dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D331" t="n">
+        <v>1</v>
+      </c>
+      <c r="E331" t="n">
+        <v>0</v>
+      </c>
+      <c r="F331" t="n">
+        <v>3650</v>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" t="n">
+        <v>277</v>
+      </c>
+      <c r="B332" t="inlineStr">
+        <is>
+          <t>2026-04-22</t>
+        </is>
+      </c>
+      <c r="C332" t="inlineStr">
+        <is>
+          <t>dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D332" t="n">
+        <v>1</v>
+      </c>
+      <c r="E332" t="n">
+        <v>0</v>
+      </c>
+      <c r="F332" t="n">
+        <v>3650</v>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" t="n">
+        <v>278</v>
+      </c>
+      <c r="B333" t="inlineStr">
+        <is>
+          <t>2026-04-25</t>
+        </is>
+      </c>
+      <c r="C333" t="inlineStr">
+        <is>
+          <t>dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D333" t="n">
+        <v>1</v>
+      </c>
+      <c r="E333" t="n">
+        <v>0</v>
+      </c>
+      <c r="F333" t="n">
+        <v>3650</v>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" t="n">
+        <v>279</v>
+      </c>
+      <c r="B334" t="inlineStr">
+        <is>
+          <t>2026-04-25</t>
+        </is>
+      </c>
+      <c r="C334" t="inlineStr">
+        <is>
+          <t>abarcrombie dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D334" t="n">
+        <v>1</v>
+      </c>
+      <c r="E334" t="n">
+        <v>0</v>
+      </c>
+      <c r="F334" t="n">
+        <v>3150</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" t="n">
+        <v>280</v>
+      </c>
+      <c r="B335" t="inlineStr">
+        <is>
+          <t>2026-04-25</t>
+        </is>
+      </c>
+      <c r="C335" t="inlineStr">
+        <is>
+          <t>jumpsuit (Free Size)</t>
+        </is>
+      </c>
+      <c r="D335" t="n">
+        <v>1</v>
+      </c>
+      <c r="E335" t="n">
+        <v>0</v>
+      </c>
+      <c r="F335" t="n">
+        <v>2450</v>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" t="n">
+        <v>281</v>
+      </c>
+      <c r="B336" t="inlineStr">
+        <is>
+          <t>2026-04-25</t>
+        </is>
+      </c>
+      <c r="C336" t="inlineStr">
+        <is>
+          <t>Chocker top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D336" t="n">
+        <v>1</v>
+      </c>
+      <c r="E336" t="n">
+        <v>0</v>
+      </c>
+      <c r="F336" t="n">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" t="n">
+        <v>281</v>
+      </c>
+      <c r="B337" t="inlineStr">
+        <is>
+          <t>2026-04-25</t>
+        </is>
+      </c>
+      <c r="C337" t="inlineStr">
+        <is>
+          <t>Zara Shirt (Free Size)</t>
+        </is>
+      </c>
+      <c r="D337" t="n">
+        <v>1</v>
+      </c>
+      <c r="E337" t="n">
+        <v>0</v>
+      </c>
+      <c r="F337" t="n">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" t="n">
+        <v>281</v>
+      </c>
+      <c r="B338" t="inlineStr">
+        <is>
+          <t>2026-04-25</t>
+        </is>
+      </c>
+      <c r="C338" t="inlineStr">
+        <is>
+          <t>Shorts (Free Size)</t>
+        </is>
+      </c>
+      <c r="D338" t="n">
+        <v>1</v>
+      </c>
+      <c r="E338" t="n">
+        <v>0</v>
+      </c>
+      <c r="F338" t="n">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" t="n">
+        <v>282</v>
+      </c>
+      <c r="B339" t="inlineStr">
+        <is>
+          <t>2026-04-25</t>
+        </is>
+      </c>
+      <c r="C339" t="inlineStr">
+        <is>
+          <t>dress polka (Free Size)</t>
+        </is>
+      </c>
+      <c r="D339" t="n">
+        <v>1</v>
+      </c>
+      <c r="E339" t="n">
+        <v>0</v>
+      </c>
+      <c r="F339" t="n">
+        <v>3250</v>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" t="n">
+        <v>283</v>
+      </c>
+      <c r="B340" t="inlineStr">
+        <is>
+          <t>2026-04-25</t>
+        </is>
+      </c>
+      <c r="C340" t="inlineStr">
+        <is>
+          <t>lining shirt (Free Size)</t>
+        </is>
+      </c>
+      <c r="D340" t="n">
+        <v>1</v>
+      </c>
+      <c r="E340" t="n">
+        <v>0</v>
+      </c>
+      <c r="F340" t="n">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" t="n">
+        <v>283</v>
+      </c>
+      <c r="B341" t="inlineStr">
+        <is>
+          <t>2026-04-25</t>
+        </is>
+      </c>
+      <c r="C341" t="inlineStr">
+        <is>
+          <t>plazzo (Free Size)</t>
+        </is>
+      </c>
+      <c r="D341" t="n">
+        <v>1</v>
+      </c>
+      <c r="E341" t="n">
+        <v>0</v>
+      </c>
+      <c r="F341" t="n">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" t="n">
+        <v>283</v>
+      </c>
+      <c r="B342" t="inlineStr">
+        <is>
+          <t>2026-04-25</t>
+        </is>
+      </c>
+      <c r="C342" t="inlineStr">
+        <is>
+          <t>polka set (Free Size)</t>
+        </is>
+      </c>
+      <c r="D342" t="n">
+        <v>1</v>
+      </c>
+      <c r="E342" t="n">
+        <v>0</v>
+      </c>
+      <c r="F342" t="n">
+        <v>2950</v>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" t="n">
+        <v>283</v>
+      </c>
+      <c r="B343" t="inlineStr">
+        <is>
+          <t>2026-04-25</t>
+        </is>
+      </c>
+      <c r="C343" t="inlineStr">
+        <is>
+          <t>emb dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D343" t="n">
+        <v>1</v>
+      </c>
+      <c r="E343" t="n">
+        <v>0</v>
+      </c>
+      <c r="F343" t="n">
+        <v>3950</v>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" t="n">
+        <v>284</v>
+      </c>
+      <c r="B344" t="inlineStr">
+        <is>
+          <t>2026-04-25</t>
+        </is>
+      </c>
+      <c r="C344" t="inlineStr">
+        <is>
+          <t>lining shirt (Free Size)</t>
+        </is>
+      </c>
+      <c r="D344" t="n">
+        <v>1</v>
+      </c>
+      <c r="E344" t="n">
+        <v>0</v>
+      </c>
+      <c r="F344" t="n">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" t="n">
+        <v>285</v>
+      </c>
+      <c r="B345" t="inlineStr">
+        <is>
+          <t>2026-04-25</t>
+        </is>
+      </c>
+      <c r="C345" t="inlineStr">
+        <is>
+          <t>flower t/s (Free Size)</t>
+        </is>
+      </c>
+      <c r="D345" t="n">
+        <v>1</v>
+      </c>
+      <c r="E345" t="n">
+        <v>0</v>
+      </c>
+      <c r="F345" t="n">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" t="n">
+        <v>286</v>
+      </c>
+      <c r="B346" t="inlineStr">
+        <is>
+          <t>2026-04-26</t>
+        </is>
+      </c>
+      <c r="C346" t="inlineStr">
+        <is>
+          <t>dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D346" t="n">
+        <v>1</v>
+      </c>
+      <c r="E346" t="n">
+        <v>0</v>
+      </c>
+      <c r="F346" t="n">
+        <v>3650</v>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" t="n">
+        <v>287</v>
+      </c>
+      <c r="B347" t="inlineStr">
+        <is>
+          <t>2026-04-26</t>
+        </is>
+      </c>
+      <c r="C347" t="inlineStr">
+        <is>
+          <t>White Embroidery Top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D347" t="n">
+        <v>1</v>
+      </c>
+      <c r="E347" t="n">
+        <v>0</v>
+      </c>
+      <c r="F347" t="n">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" t="n">
+        <v>287</v>
+      </c>
+      <c r="B348" t="inlineStr">
+        <is>
+          <t>2026-04-26</t>
+        </is>
+      </c>
+      <c r="C348" t="inlineStr">
+        <is>
+          <t>top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D348" t="n">
+        <v>1</v>
+      </c>
+      <c r="E348" t="n">
+        <v>0</v>
+      </c>
+      <c r="F348" t="n">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" t="n">
+        <v>287</v>
+      </c>
+      <c r="B349" t="inlineStr">
+        <is>
+          <t>2026-04-26</t>
+        </is>
+      </c>
+      <c r="C349" t="inlineStr">
+        <is>
+          <t>polka top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D349" t="n">
+        <v>1</v>
+      </c>
+      <c r="E349" t="n">
+        <v>0</v>
+      </c>
+      <c r="F349" t="n">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" t="n">
+        <v>288</v>
+      </c>
+      <c r="B350" t="inlineStr">
+        <is>
+          <t>2026-04-26</t>
+        </is>
+      </c>
+      <c r="C350" t="inlineStr">
+        <is>
+          <t>top half (Free Size)</t>
+        </is>
+      </c>
+      <c r="D350" t="n">
+        <v>1</v>
+      </c>
+      <c r="E350" t="n">
+        <v>0</v>
+      </c>
+      <c r="F350" t="n">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" t="n">
+        <v>288</v>
+      </c>
+      <c r="B351" t="inlineStr">
+        <is>
+          <t>2026-04-26</t>
+        </is>
+      </c>
+      <c r="C351" t="inlineStr">
+        <is>
+          <t>dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D351" t="n">
+        <v>1</v>
+      </c>
+      <c r="E351" t="n">
+        <v>0</v>
+      </c>
+      <c r="F351" t="n">
+        <v>3650</v>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" t="n">
+        <v>289</v>
+      </c>
+      <c r="B352" t="inlineStr">
+        <is>
+          <t>2026-04-26</t>
+        </is>
+      </c>
+      <c r="C352" t="inlineStr">
+        <is>
+          <t>dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D352" t="n">
+        <v>1</v>
+      </c>
+      <c r="E352" t="n">
+        <v>0</v>
+      </c>
+      <c r="F352" t="n">
+        <v>3650</v>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" t="n">
+        <v>290</v>
+      </c>
+      <c r="B353" t="inlineStr">
+        <is>
+          <t>2026-04-26</t>
+        </is>
+      </c>
+      <c r="C353" t="inlineStr">
+        <is>
+          <t>dress with belt (Free Size)</t>
+        </is>
+      </c>
+      <c r="D353" t="n">
+        <v>1</v>
+      </c>
+      <c r="E353" t="n">
+        <v>0</v>
+      </c>
+      <c r="F353" t="n">
+        <v>2850</v>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" t="n">
+        <v>291</v>
+      </c>
+      <c r="B354" t="inlineStr">
+        <is>
+          <t>2026-04-26</t>
+        </is>
+      </c>
+      <c r="C354" t="inlineStr">
+        <is>
+          <t>dress with belt (Free Size)</t>
+        </is>
+      </c>
+      <c r="D354" t="n">
+        <v>1</v>
+      </c>
+      <c r="E354" t="n">
+        <v>0</v>
+      </c>
+      <c r="F354" t="n">
+        <v>2850</v>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" t="n">
+        <v>292</v>
+      </c>
+      <c r="B355" t="inlineStr">
+        <is>
+          <t>2026-04-26</t>
+        </is>
+      </c>
+      <c r="C355" t="inlineStr">
+        <is>
+          <t>dress polka (Free Size)</t>
+        </is>
+      </c>
+      <c r="D355" t="n">
+        <v>1</v>
+      </c>
+      <c r="E355" t="n">
+        <v>0</v>
+      </c>
+      <c r="F355" t="n">
+        <v>3250</v>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" t="n">
+        <v>294</v>
+      </c>
+      <c r="B356" t="inlineStr">
+        <is>
+          <t>2026-04-26</t>
+        </is>
+      </c>
+      <c r="C356" t="inlineStr">
+        <is>
+          <t>dress with belt (Free Size)</t>
+        </is>
+      </c>
+      <c r="D356" t="n">
+        <v>1</v>
+      </c>
+      <c r="E356" t="n">
+        <v>0</v>
+      </c>
+      <c r="F356" t="n">
+        <v>2850</v>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" t="n">
+        <v>295</v>
+      </c>
+      <c r="B357" t="inlineStr">
+        <is>
+          <t>2026-04-26</t>
+        </is>
+      </c>
+      <c r="C357" t="inlineStr">
+        <is>
+          <t>dress with belt (Free Size)</t>
+        </is>
+      </c>
+      <c r="D357" t="n">
+        <v>1</v>
+      </c>
+      <c r="E357" t="n">
+        <v>0</v>
+      </c>
+      <c r="F357" t="n">
+        <v>2850</v>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" t="n">
+        <v>296</v>
+      </c>
+      <c r="B358" t="inlineStr">
+        <is>
+          <t>2026-04-26</t>
+        </is>
+      </c>
+      <c r="C358" t="inlineStr">
+        <is>
+          <t>dress with belt (Free Size)</t>
+        </is>
+      </c>
+      <c r="D358" t="n">
+        <v>1</v>
+      </c>
+      <c r="E358" t="n">
+        <v>0</v>
+      </c>
+      <c r="F358" t="n">
+        <v>2850</v>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" t="n">
+        <v>297</v>
+      </c>
+      <c r="B359" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
+      <c r="C359" t="inlineStr">
+        <is>
+          <t>dress with belt (Free Size)</t>
+        </is>
+      </c>
+      <c r="D359" t="n">
+        <v>1</v>
+      </c>
+      <c r="E359" t="n">
+        <v>0</v>
+      </c>
+      <c r="F359" t="n">
+        <v>2850</v>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" t="n">
+        <v>298</v>
+      </c>
+      <c r="B360" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
+      <c r="C360" t="inlineStr">
+        <is>
+          <t>dress with belt (Free Size)</t>
+        </is>
+      </c>
+      <c r="D360" t="n">
+        <v>1</v>
+      </c>
+      <c r="E360" t="n">
+        <v>0</v>
+      </c>
+      <c r="F360" t="n">
+        <v>2850</v>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" t="n">
+        <v>299</v>
+      </c>
+      <c r="B361" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
+      <c r="C361" t="inlineStr">
+        <is>
+          <t>polka set (Free Size)</t>
+        </is>
+      </c>
+      <c r="D361" t="n">
+        <v>1</v>
+      </c>
+      <c r="E361" t="n">
+        <v>0</v>
+      </c>
+      <c r="F361" t="n">
+        <v>2950</v>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" t="n">
+        <v>299</v>
+      </c>
+      <c r="B362" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
+      <c r="C362" t="inlineStr">
+        <is>
+          <t>linen polka dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D362" t="n">
+        <v>1</v>
+      </c>
+      <c r="E362" t="n">
+        <v>0</v>
+      </c>
+      <c r="F362" t="n">
+        <v>3750</v>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" t="n">
+        <v>299</v>
+      </c>
+      <c r="B363" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
+      <c r="C363" t="inlineStr">
+        <is>
+          <t>emb dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D363" t="n">
+        <v>1</v>
+      </c>
+      <c r="E363" t="n">
+        <v>0</v>
+      </c>
+      <c r="F363" t="n">
+        <v>3950</v>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" t="n">
+        <v>300</v>
+      </c>
+      <c r="B364" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
+      <c r="C364" t="inlineStr">
+        <is>
+          <t>dress with belt (Free Size)</t>
+        </is>
+      </c>
+      <c r="D364" t="n">
+        <v>1</v>
+      </c>
+      <c r="E364" t="n">
+        <v>0</v>
+      </c>
+      <c r="F364" t="n">
+        <v>2850</v>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" t="n">
+        <v>301</v>
+      </c>
+      <c r="B365" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
+      <c r="C365" t="inlineStr">
+        <is>
+          <t>dress with belt (Free Size)</t>
+        </is>
+      </c>
+      <c r="D365" t="n">
+        <v>1</v>
+      </c>
+      <c r="E365" t="n">
+        <v>0</v>
+      </c>
+      <c r="F365" t="n">
+        <v>2850</v>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" t="n">
+        <v>302</v>
+      </c>
+      <c r="B366" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
+      <c r="C366" t="inlineStr">
+        <is>
+          <t>linen polka dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D366" t="n">
+        <v>1</v>
+      </c>
+      <c r="E366" t="n">
+        <v>150</v>
+      </c>
+      <c r="F366" t="n">
+        <v>3600</v>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" t="n">
+        <v>303</v>
+      </c>
+      <c r="B367" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="C367" t="inlineStr">
+        <is>
+          <t>dress with belt (Free Size)</t>
+        </is>
+      </c>
+      <c r="D367" t="n">
+        <v>1</v>
+      </c>
+      <c r="E367" t="n">
+        <v>0</v>
+      </c>
+      <c r="F367" t="n">
+        <v>2850</v>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" t="n">
+        <v>304</v>
+      </c>
+      <c r="B368" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="C368" t="inlineStr">
+        <is>
+          <t>basic tee (Free Size)</t>
+        </is>
+      </c>
+      <c r="D368" t="n">
+        <v>2</v>
+      </c>
+      <c r="E368" t="n">
+        <v>0</v>
+      </c>
+      <c r="F368" t="n">
+        <v>2900</v>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" t="n">
+        <v>305</v>
+      </c>
+      <c r="B369" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="C369" t="inlineStr">
+        <is>
+          <t>dress with belt (Free Size)</t>
+        </is>
+      </c>
+      <c r="D369" t="n">
+        <v>1</v>
+      </c>
+      <c r="E369" t="n">
+        <v>0</v>
+      </c>
+      <c r="F369" t="n">
+        <v>2850</v>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" t="n">
+        <v>306</v>
+      </c>
+      <c r="B370" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="C370" t="inlineStr">
+        <is>
+          <t>dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D370" t="n">
+        <v>1</v>
+      </c>
+      <c r="E370" t="n">
+        <v>0</v>
+      </c>
+      <c r="F370" t="n">
+        <v>3650</v>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" t="n">
+        <v>307</v>
+      </c>
+      <c r="B371" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="C371" t="inlineStr">
+        <is>
+          <t>dress with belt (Free Size)</t>
+        </is>
+      </c>
+      <c r="D371" t="n">
+        <v>1</v>
+      </c>
+      <c r="E371" t="n">
+        <v>0</v>
+      </c>
+      <c r="F371" t="n">
+        <v>2850</v>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" t="n">
+        <v>308</v>
+      </c>
+      <c r="B372" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="C372" t="inlineStr">
+        <is>
+          <t>jeans pant d16 (Free Size)</t>
+        </is>
+      </c>
+      <c r="D372" t="n">
+        <v>1</v>
+      </c>
+      <c r="E372" t="n">
+        <v>0</v>
+      </c>
+      <c r="F372" t="n">
+        <v>2650</v>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" t="n">
+        <v>309</v>
+      </c>
+      <c r="B373" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="C373" t="inlineStr">
+        <is>
+          <t>mini polka dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D373" t="n">
+        <v>1</v>
+      </c>
+      <c r="E373" t="n">
+        <v>50</v>
+      </c>
+      <c r="F373" t="n">
+        <v>2900</v>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" t="n">
+        <v>310</v>
+      </c>
+      <c r="B374" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="C374" t="inlineStr">
+        <is>
+          <t>Top with bow (Free Size)</t>
+        </is>
+      </c>
+      <c r="D374" t="n">
+        <v>1</v>
+      </c>
+      <c r="E374" t="n">
+        <v>0</v>
+      </c>
+      <c r="F374" t="n">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" t="n">
+        <v>311</v>
+      </c>
+      <c r="B375" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="C375" t="inlineStr">
+        <is>
+          <t>dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D375" t="n">
+        <v>1</v>
+      </c>
+      <c r="E375" t="n">
+        <v>0</v>
+      </c>
+      <c r="F375" t="n">
+        <v>3650</v>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" t="n">
+        <v>312</v>
+      </c>
+      <c r="B376" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="C376" t="inlineStr">
+        <is>
+          <t>dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D376" t="n">
+        <v>1</v>
+      </c>
+      <c r="E376" t="n">
+        <v>0</v>
+      </c>
+      <c r="F376" t="n">
+        <v>3650</v>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" t="n">
+        <v>313</v>
+      </c>
+      <c r="B377" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="C377" t="inlineStr">
+        <is>
+          <t>dress polka (Free Size)</t>
+        </is>
+      </c>
+      <c r="D377" t="n">
+        <v>1</v>
+      </c>
+      <c r="E377" t="n">
+        <v>0</v>
+      </c>
+      <c r="F377" t="n">
+        <v>3250</v>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" t="n">
+        <v>314</v>
+      </c>
+      <c r="B378" t="inlineStr">
+        <is>
+          <t>2026-05-01</t>
+        </is>
+      </c>
+      <c r="C378" t="inlineStr">
+        <is>
+          <t>Hat (Free Size)</t>
+        </is>
+      </c>
+      <c r="D378" t="n">
+        <v>1</v>
+      </c>
+      <c r="E378" t="n">
+        <v>0</v>
+      </c>
+      <c r="F378" t="n">
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" t="n">
+        <v>315</v>
+      </c>
+      <c r="B379" t="inlineStr">
+        <is>
+          <t>2026-05-01</t>
+        </is>
+      </c>
+      <c r="C379" t="inlineStr">
+        <is>
+          <t>dress polka (Free Size)</t>
+        </is>
+      </c>
+      <c r="D379" t="n">
+        <v>1</v>
+      </c>
+      <c r="E379" t="n">
+        <v>0</v>
+      </c>
+      <c r="F379" t="n">
+        <v>3250</v>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" t="n">
+        <v>315</v>
+      </c>
+      <c r="B380" t="inlineStr">
+        <is>
+          <t>2026-05-01</t>
+        </is>
+      </c>
+      <c r="C380" t="inlineStr">
+        <is>
+          <t>dress with belt (Free Size)</t>
+        </is>
+      </c>
+      <c r="D380" t="n">
+        <v>1</v>
+      </c>
+      <c r="E380" t="n">
+        <v>0</v>
+      </c>
+      <c r="F380" t="n">
+        <v>2850</v>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" t="n">
+        <v>316</v>
+      </c>
+      <c r="B381" t="inlineStr">
+        <is>
+          <t>2026-05-03</t>
+        </is>
+      </c>
+      <c r="C381" t="inlineStr">
+        <is>
+          <t>linen polka dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D381" t="n">
+        <v>1</v>
+      </c>
+      <c r="E381" t="n">
+        <v>0</v>
+      </c>
+      <c r="F381" t="n">
+        <v>3750</v>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" t="n">
+        <v>317</v>
+      </c>
+      <c r="B382" t="inlineStr">
+        <is>
+          <t>2026-05-03</t>
+        </is>
+      </c>
+      <c r="C382" t="inlineStr">
+        <is>
+          <t>animal lolly shirt (Free Size)</t>
+        </is>
+      </c>
+      <c r="D382" t="n">
+        <v>1</v>
+      </c>
+      <c r="E382" t="n">
+        <v>0</v>
+      </c>
+      <c r="F382" t="n">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" t="n">
+        <v>318</v>
+      </c>
+      <c r="B383" t="inlineStr">
+        <is>
+          <t>2026-05-03</t>
+        </is>
+      </c>
+      <c r="C383" t="inlineStr">
+        <is>
+          <t>Dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D383" t="n">
+        <v>1</v>
+      </c>
+      <c r="E383" t="n">
+        <v>0</v>
+      </c>
+      <c r="F383" t="n">
+        <v>2950</v>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" t="n">
+        <v>319</v>
+      </c>
+      <c r="B384" t="inlineStr">
+        <is>
+          <t>2026-05-03</t>
+        </is>
+      </c>
+      <c r="C384" t="inlineStr">
+        <is>
+          <t>top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D384" t="n">
+        <v>2</v>
+      </c>
+      <c r="E384" t="n">
+        <v>0</v>
+      </c>
+      <c r="F384" t="n">
+        <v>3300</v>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" t="n">
+        <v>320</v>
+      </c>
+      <c r="B385" t="inlineStr">
+        <is>
+          <t>2026-05-03</t>
+        </is>
+      </c>
+      <c r="C385" t="inlineStr">
+        <is>
+          <t>top with belt (Free Size)</t>
+        </is>
+      </c>
+      <c r="D385" t="n">
+        <v>1</v>
+      </c>
+      <c r="E385" t="n">
+        <v>0</v>
+      </c>
+      <c r="F385" t="n">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" t="n">
+        <v>320</v>
+      </c>
+      <c r="B386" t="inlineStr">
+        <is>
+          <t>2026-05-03</t>
+        </is>
+      </c>
+      <c r="C386" t="inlineStr">
+        <is>
+          <t>polka set (Free Size)</t>
+        </is>
+      </c>
+      <c r="D386" t="n">
+        <v>1</v>
+      </c>
+      <c r="E386" t="n">
+        <v>0</v>
+      </c>
+      <c r="F386" t="n">
+        <v>2950</v>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" t="n">
+        <v>321</v>
+      </c>
+      <c r="B387" t="inlineStr">
+        <is>
+          <t>2026-05-03</t>
+        </is>
+      </c>
+      <c r="C387" t="inlineStr">
+        <is>
+          <t>2pc set with zip (Free Size)</t>
+        </is>
+      </c>
+      <c r="D387" t="n">
+        <v>1</v>
+      </c>
+      <c r="E387" t="n">
+        <v>0</v>
+      </c>
+      <c r="F387" t="n">
+        <v>3750</v>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" t="n">
+        <v>322</v>
+      </c>
+      <c r="B388" t="inlineStr">
+        <is>
+          <t>2026-05-03</t>
+        </is>
+      </c>
+      <c r="C388" t="inlineStr">
+        <is>
+          <t>jeans pant d16 (Free Size)</t>
+        </is>
+      </c>
+      <c r="D388" t="n">
+        <v>1</v>
+      </c>
+      <c r="E388" t="n">
+        <v>0</v>
+      </c>
+      <c r="F388" t="n">
+        <v>2650</v>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" t="n">
+        <v>322</v>
+      </c>
+      <c r="B389" t="inlineStr">
+        <is>
+          <t>2026-05-03</t>
+        </is>
+      </c>
+      <c r="C389" t="inlineStr">
+        <is>
+          <t>dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D389" t="n">
+        <v>1</v>
+      </c>
+      <c r="E389" t="n">
+        <v>0</v>
+      </c>
+      <c r="F389" t="n">
+        <v>3650</v>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" t="n">
+        <v>322</v>
+      </c>
+      <c r="B390" t="inlineStr">
+        <is>
+          <t>2026-05-03</t>
+        </is>
+      </c>
+      <c r="C390" t="inlineStr">
+        <is>
+          <t>flower t/s (Free Size)</t>
+        </is>
+      </c>
+      <c r="D390" t="n">
+        <v>1</v>
+      </c>
+      <c r="E390" t="n">
+        <v>0</v>
+      </c>
+      <c r="F390" t="n">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" t="n">
+        <v>322</v>
+      </c>
+      <c r="B391" t="inlineStr">
+        <is>
+          <t>2026-05-03</t>
+        </is>
+      </c>
+      <c r="C391" t="inlineStr">
+        <is>
+          <t>dress polka (Free Size)</t>
+        </is>
+      </c>
+      <c r="D391" t="n">
+        <v>1</v>
+      </c>
+      <c r="E391" t="n">
+        <v>0</v>
+      </c>
+      <c r="F391" t="n">
+        <v>3250</v>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" t="n">
+        <v>322</v>
+      </c>
+      <c r="B392" t="inlineStr">
+        <is>
+          <t>2026-05-03</t>
+        </is>
+      </c>
+      <c r="C392" t="inlineStr">
+        <is>
+          <t>Top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D392" t="n">
+        <v>1</v>
+      </c>
+      <c r="E392" t="n">
+        <v>0</v>
+      </c>
+      <c r="F392" t="n">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" t="n">
+        <v>322</v>
+      </c>
+      <c r="B393" t="inlineStr">
+        <is>
+          <t>2026-05-03</t>
+        </is>
+      </c>
+      <c r="C393" t="inlineStr">
+        <is>
+          <t>basic tee (Free Size)</t>
+        </is>
+      </c>
+      <c r="D393" t="n">
+        <v>1</v>
+      </c>
+      <c r="E393" t="n">
+        <v>0</v>
+      </c>
+      <c r="F393" t="n">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" t="n">
+        <v>323</v>
+      </c>
+      <c r="B394" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="C394" t="inlineStr">
+        <is>
+          <t>2pc set with zip (Free Size)</t>
+        </is>
+      </c>
+      <c r="D394" t="n">
+        <v>1</v>
+      </c>
+      <c r="E394" t="n">
+        <v>0</v>
+      </c>
+      <c r="F394" t="n">
+        <v>3750</v>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" t="n">
+        <v>324</v>
+      </c>
+      <c r="B395" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="C395" t="inlineStr">
+        <is>
+          <t>dark jeans shorts (Free Size)</t>
+        </is>
+      </c>
+      <c r="D395" t="n">
+        <v>1</v>
+      </c>
+      <c r="E395" t="n">
+        <v>0</v>
+      </c>
+      <c r="F395" t="n">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" t="n">
+        <v>325</v>
+      </c>
+      <c r="B396" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="C396" t="inlineStr">
+        <is>
+          <t>cami mix (Free Size)</t>
+        </is>
+      </c>
+      <c r="D396" t="n">
+        <v>1</v>
+      </c>
+      <c r="E396" t="n">
+        <v>100</v>
+      </c>
+      <c r="F396" t="n">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" t="n">
+        <v>326</v>
+      </c>
+      <c r="B397" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="C397" t="inlineStr">
+        <is>
+          <t>Hat (Free Size)</t>
+        </is>
+      </c>
+      <c r="D397" t="n">
+        <v>1</v>
+      </c>
+      <c r="E397" t="n">
+        <v>0</v>
+      </c>
+      <c r="F397" t="n">
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" t="n">
+        <v>327</v>
+      </c>
+      <c r="B398" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="C398" t="inlineStr">
+        <is>
+          <t>basic tee (Free Size)</t>
+        </is>
+      </c>
+      <c r="D398" t="n">
+        <v>2</v>
+      </c>
+      <c r="E398" t="n">
+        <v>0</v>
+      </c>
+      <c r="F398" t="n">
+        <v>2900</v>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" t="n">
+        <v>328</v>
+      </c>
+      <c r="B399" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="C399" t="inlineStr">
+        <is>
+          <t>dress polka (Free Size)</t>
+        </is>
+      </c>
+      <c r="D399" t="n">
+        <v>1</v>
+      </c>
+      <c r="E399" t="n">
+        <v>0</v>
+      </c>
+      <c r="F399" t="n">
+        <v>3250</v>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" t="n">
+        <v>329</v>
+      </c>
+      <c r="B400" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="C400" t="inlineStr">
+        <is>
+          <t>2pc set with zip (Free Size)</t>
+        </is>
+      </c>
+      <c r="D400" t="n">
+        <v>1</v>
+      </c>
+      <c r="E400" t="n">
+        <v>0</v>
+      </c>
+      <c r="F400" t="n">
+        <v>3750</v>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" t="n">
+        <v>330</v>
+      </c>
+      <c r="B401" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="C401" t="inlineStr">
+        <is>
+          <t>2pc set with zip (Free Size)</t>
+        </is>
+      </c>
+      <c r="D401" t="n">
+        <v>1</v>
+      </c>
+      <c r="E401" t="n">
+        <v>0</v>
+      </c>
+      <c r="F401" t="n">
+        <v>3750</v>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" t="n">
+        <v>331</v>
+      </c>
+      <c r="B402" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="C402" t="inlineStr">
+        <is>
+          <t>one shoulder top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D402" t="n">
+        <v>1</v>
+      </c>
+      <c r="E402" t="n">
+        <v>0</v>
+      </c>
+      <c r="F402" t="n">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" t="n">
+        <v>331</v>
+      </c>
+      <c r="B403" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="C403" t="inlineStr">
+        <is>
+          <t>Skirt (Free Size)</t>
+        </is>
+      </c>
+      <c r="D403" t="n">
+        <v>1</v>
+      </c>
+      <c r="E403" t="n">
+        <v>250</v>
+      </c>
+      <c r="F403" t="n">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" t="n">
+        <v>331</v>
+      </c>
+      <c r="B404" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="C404" t="inlineStr">
+        <is>
+          <t>top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D404" t="n">
+        <v>1</v>
+      </c>
+      <c r="E404" t="n">
+        <v>0</v>
+      </c>
+      <c r="F404" t="n">
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" t="n">
+        <v>332</v>
+      </c>
+      <c r="B405" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="C405" t="inlineStr">
+        <is>
+          <t>hand lace (Free Size)</t>
+        </is>
+      </c>
+      <c r="D405" t="n">
+        <v>1</v>
+      </c>
+      <c r="E405" t="n">
+        <v>0</v>
+      </c>
+      <c r="F405" t="n">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" t="n">
+        <v>333</v>
+      </c>
+      <c r="B406" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="C406" t="inlineStr">
+        <is>
+          <t>2pc set with zip (Free Size)</t>
+        </is>
+      </c>
+      <c r="D406" t="n">
+        <v>1</v>
+      </c>
+      <c r="E406" t="n">
+        <v>0</v>
+      </c>
+      <c r="F406" t="n">
+        <v>3750</v>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" t="n">
+        <v>334</v>
+      </c>
+      <c r="B407" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="C407" t="inlineStr">
+        <is>
+          <t>2pc set with zip (Free Size)</t>
+        </is>
+      </c>
+      <c r="D407" t="n">
+        <v>1</v>
+      </c>
+      <c r="E407" t="n">
+        <v>0</v>
+      </c>
+      <c r="F407" t="n">
+        <v>3750</v>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" t="n">
+        <v>335</v>
+      </c>
+      <c r="B408" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="C408" t="inlineStr">
+        <is>
+          <t>top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D408" t="n">
+        <v>1</v>
+      </c>
+      <c r="E408" t="n">
+        <v>0</v>
+      </c>
+      <c r="F408" t="n">
+        <v>2050</v>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" t="n">
+        <v>336</v>
+      </c>
+      <c r="B409" t="inlineStr">
+        <is>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="C409" t="inlineStr">
+        <is>
+          <t>animal lolly (Free Size)</t>
+        </is>
+      </c>
+      <c r="D409" t="n">
+        <v>1</v>
+      </c>
+      <c r="E409" t="n">
+        <v>0</v>
+      </c>
+      <c r="F409" t="n">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" t="n">
+        <v>337</v>
+      </c>
+      <c r="B410" t="inlineStr">
+        <is>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="C410" t="inlineStr">
+        <is>
+          <t>2pc set with zip (Free Size)</t>
+        </is>
+      </c>
+      <c r="D410" t="n">
+        <v>1</v>
+      </c>
+      <c r="E410" t="n">
+        <v>0</v>
+      </c>
+      <c r="F410" t="n">
+        <v>3750</v>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411" t="n">
+        <v>338</v>
+      </c>
+      <c r="B411" t="inlineStr">
+        <is>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="C411" t="inlineStr">
+        <is>
+          <t>2pc set with zip (Free Size)</t>
+        </is>
+      </c>
+      <c r="D411" t="n">
+        <v>1</v>
+      </c>
+      <c r="E411" t="n">
+        <v>0</v>
+      </c>
+      <c r="F411" t="n">
+        <v>3750</v>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" t="n">
+        <v>338</v>
+      </c>
+      <c r="B412" t="inlineStr">
+        <is>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="C412" t="inlineStr">
+        <is>
+          <t>cami mix (Free Size)</t>
+        </is>
+      </c>
+      <c r="D412" t="n">
+        <v>1</v>
+      </c>
+      <c r="E412" t="n">
+        <v>200</v>
+      </c>
+      <c r="F412" t="n">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413" t="n">
+        <v>338</v>
+      </c>
+      <c r="B413" t="inlineStr">
+        <is>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="C413" t="inlineStr">
+        <is>
+          <t>linen pant (Free Size)</t>
+        </is>
+      </c>
+      <c r="D413" t="n">
+        <v>1</v>
+      </c>
+      <c r="E413" t="n">
+        <v>0</v>
+      </c>
+      <c r="F413" t="n">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414" t="n">
+        <v>339</v>
+      </c>
+      <c r="B414" t="inlineStr">
+        <is>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="C414" t="inlineStr">
+        <is>
+          <t>Zara Cotton Top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D414" t="n">
+        <v>1</v>
+      </c>
+      <c r="E414" t="n">
+        <v>0</v>
+      </c>
+      <c r="F414" t="n">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415" t="n">
+        <v>340</v>
+      </c>
+      <c r="B415" t="inlineStr">
+        <is>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="C415" t="inlineStr">
+        <is>
+          <t>dress polka (Free Size)</t>
+        </is>
+      </c>
+      <c r="D415" t="n">
+        <v>1</v>
+      </c>
+      <c r="E415" t="n">
+        <v>0</v>
+      </c>
+      <c r="F415" t="n">
+        <v>3250</v>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416" t="n">
+        <v>341</v>
+      </c>
+      <c r="B416" t="inlineStr">
+        <is>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="C416" t="inlineStr">
+        <is>
+          <t>hand lace (Free Size)</t>
+        </is>
+      </c>
+      <c r="D416" t="n">
+        <v>1</v>
+      </c>
+      <c r="E416" t="n">
+        <v>0</v>
+      </c>
+      <c r="F416" t="n">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417" t="n">
+        <v>342</v>
+      </c>
+      <c r="B417" t="inlineStr">
+        <is>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="C417" t="inlineStr">
+        <is>
+          <t>top with belt (Free Size)</t>
+        </is>
+      </c>
+      <c r="D417" t="n">
+        <v>1</v>
+      </c>
+      <c r="E417" t="n">
+        <v>0</v>
+      </c>
+      <c r="F417" t="n">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418" t="n">
+        <v>343</v>
+      </c>
+      <c r="B418" t="inlineStr">
+        <is>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="C418" t="inlineStr">
+        <is>
+          <t>polka string top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D418" t="n">
+        <v>1</v>
+      </c>
+      <c r="E418" t="n">
+        <v>0</v>
+      </c>
+      <c r="F418" t="n">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419" t="n">
+        <v>343</v>
+      </c>
+      <c r="B419" t="inlineStr">
+        <is>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="C419" t="inlineStr">
+        <is>
+          <t>basic tee (Free Size)</t>
+        </is>
+      </c>
+      <c r="D419" t="n">
+        <v>1</v>
+      </c>
+      <c r="E419" t="n">
+        <v>0</v>
+      </c>
+      <c r="F419" t="n">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420" t="n">
+        <v>343</v>
+      </c>
+      <c r="B420" t="inlineStr">
+        <is>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="C420" t="inlineStr">
+        <is>
+          <t>Print Tshirt (Free Size)</t>
+        </is>
+      </c>
+      <c r="D420" t="n">
+        <v>1</v>
+      </c>
+      <c r="E420" t="n">
+        <v>270</v>
+      </c>
+      <c r="F420" t="n">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421" t="n">
+        <v>344</v>
+      </c>
+      <c r="B421" t="inlineStr">
+        <is>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="C421" t="inlineStr">
+        <is>
+          <t>Print Tshirt (Free Size)</t>
+        </is>
+      </c>
+      <c r="D421" t="n">
+        <v>1</v>
+      </c>
+      <c r="E421" t="n">
+        <v>200</v>
+      </c>
+      <c r="F421" t="n">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422" t="n">
+        <v>345</v>
+      </c>
+      <c r="B422" t="inlineStr">
+        <is>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="C422" t="inlineStr">
+        <is>
+          <t>Tops (Free Size)</t>
+        </is>
+      </c>
+      <c r="D422" t="n">
+        <v>1</v>
+      </c>
+      <c r="E422" t="n">
+        <v>50</v>
+      </c>
+      <c r="F422" t="n">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423" t="n">
+        <v>346</v>
+      </c>
+      <c r="B423" t="inlineStr">
+        <is>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="C423" t="inlineStr">
+        <is>
+          <t>animal lolly shirt (Free Size)</t>
+        </is>
+      </c>
+      <c r="D423" t="n">
+        <v>1</v>
+      </c>
+      <c r="E423" t="n">
+        <v>0</v>
+      </c>
+      <c r="F423" t="n">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424" t="n">
+        <v>347</v>
+      </c>
+      <c r="B424" t="inlineStr">
+        <is>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="C424" t="inlineStr">
+        <is>
+          <t>One piece (Free Size)</t>
+        </is>
+      </c>
+      <c r="D424" t="n">
+        <v>1</v>
+      </c>
+      <c r="E424" t="n">
+        <v>300</v>
+      </c>
+      <c r="F424" t="n">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425" t="n">
+        <v>348</v>
+      </c>
+      <c r="B425" t="inlineStr">
+        <is>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="C425" t="inlineStr">
+        <is>
+          <t>Print Tshirt (Free Size)</t>
+        </is>
+      </c>
+      <c r="D425" t="n">
+        <v>1</v>
+      </c>
+      <c r="E425" t="n">
+        <v>200</v>
+      </c>
+      <c r="F425" t="n">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426" t="n">
+        <v>349</v>
+      </c>
+      <c r="B426" t="inlineStr">
+        <is>
+          <t>2026-05-08</t>
+        </is>
+      </c>
+      <c r="C426" t="inlineStr">
+        <is>
+          <t>Top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D426" t="n">
+        <v>1</v>
+      </c>
+      <c r="E426" t="n">
+        <v>300</v>
+      </c>
+      <c r="F426" t="n">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" t="n">
+        <v>349</v>
+      </c>
+      <c r="B427" t="inlineStr">
+        <is>
+          <t>2026-05-08</t>
+        </is>
+      </c>
+      <c r="C427" t="inlineStr">
+        <is>
+          <t>hand lace (Free Size)</t>
+        </is>
+      </c>
+      <c r="D427" t="n">
+        <v>1</v>
+      </c>
+      <c r="E427" t="n">
+        <v>0</v>
+      </c>
+      <c r="F427" t="n">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428" t="n">
+        <v>350</v>
+      </c>
+      <c r="B428" t="inlineStr">
+        <is>
+          <t>2026-05-08</t>
+        </is>
+      </c>
+      <c r="C428" t="inlineStr">
+        <is>
+          <t>hand lace (Free Size)</t>
+        </is>
+      </c>
+      <c r="D428" t="n">
+        <v>1</v>
+      </c>
+      <c r="E428" t="n">
+        <v>0</v>
+      </c>
+      <c r="F428" t="n">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" t="n">
+        <v>351</v>
+      </c>
+      <c r="B429" t="inlineStr">
+        <is>
+          <t>2026-05-08</t>
+        </is>
+      </c>
+      <c r="C429" t="inlineStr">
+        <is>
+          <t>top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D429" t="n">
+        <v>1</v>
+      </c>
+      <c r="E429" t="n">
+        <v>0</v>
+      </c>
+      <c r="F429" t="n">
+        <v>2050</v>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" t="n">
+        <v>352</v>
+      </c>
+      <c r="B430" t="inlineStr">
+        <is>
+          <t>2026-05-08</t>
+        </is>
+      </c>
+      <c r="C430" t="inlineStr">
+        <is>
+          <t>Top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D430" t="n">
+        <v>1</v>
+      </c>
+      <c r="E430" t="n">
+        <v>0</v>
+      </c>
+      <c r="F430" t="n">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431" t="n">
+        <v>353</v>
+      </c>
+      <c r="B431" t="inlineStr">
+        <is>
+          <t>2026-05-08</t>
+        </is>
+      </c>
+      <c r="C431" t="inlineStr">
+        <is>
+          <t>Dress Mix (Free Size)</t>
+        </is>
+      </c>
+      <c r="D431" t="n">
+        <v>1</v>
+      </c>
+      <c r="E431" t="n">
+        <v>0</v>
+      </c>
+      <c r="F431" t="n">
+        <v>2350</v>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" t="n">
+        <v>354</v>
+      </c>
+      <c r="B432" t="inlineStr">
+        <is>
+          <t>2026-05-08</t>
+        </is>
+      </c>
+      <c r="C432" t="inlineStr">
+        <is>
+          <t>top (fre)</t>
+        </is>
+      </c>
+      <c r="D432" t="n">
+        <v>1</v>
+      </c>
+      <c r="E432" t="n">
+        <v>0</v>
+      </c>
+      <c r="F432" t="n">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" t="n">
+        <v>354</v>
+      </c>
+      <c r="B433" t="inlineStr">
+        <is>
+          <t>2026-05-08</t>
+        </is>
+      </c>
+      <c r="C433" t="inlineStr">
+        <is>
+          <t>Mermaid Skirt (Free Size)</t>
+        </is>
+      </c>
+      <c r="D433" t="n">
+        <v>1</v>
+      </c>
+      <c r="E433" t="n">
+        <v>0</v>
+      </c>
+      <c r="F433" t="n">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434" t="n">
+        <v>354</v>
+      </c>
+      <c r="B434" t="inlineStr">
+        <is>
+          <t>2026-05-08</t>
+        </is>
+      </c>
+      <c r="C434" t="inlineStr">
+        <is>
+          <t>dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D434" t="n">
+        <v>1</v>
+      </c>
+      <c r="E434" t="n">
+        <v>0</v>
+      </c>
+      <c r="F434" t="n">
+        <v>3650</v>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435" t="n">
+        <v>354</v>
+      </c>
+      <c r="B435" t="inlineStr">
+        <is>
+          <t>2026-05-08</t>
+        </is>
+      </c>
+      <c r="C435" t="inlineStr">
+        <is>
+          <t>2pc set with zip (Free Size)</t>
+        </is>
+      </c>
+      <c r="D435" t="n">
+        <v>1</v>
+      </c>
+      <c r="E435" t="n">
+        <v>0</v>
+      </c>
+      <c r="F435" t="n">
+        <v>3750</v>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436" t="n">
+        <v>355</v>
+      </c>
+      <c r="B436" t="inlineStr">
+        <is>
+          <t>2026-05-09</t>
+        </is>
+      </c>
+      <c r="C436" t="inlineStr">
+        <is>
+          <t>Zara Dress Printed (Free Size)</t>
+        </is>
+      </c>
+      <c r="D436" t="n">
+        <v>1</v>
+      </c>
+      <c r="E436" t="n">
+        <v>100</v>
+      </c>
+      <c r="F436" t="n">
+        <v>3150</v>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437" t="n">
+        <v>356</v>
+      </c>
+      <c r="B437" t="inlineStr">
+        <is>
+          <t>2026-05-10</t>
+        </is>
+      </c>
+      <c r="C437" t="inlineStr">
+        <is>
+          <t>Print Tshirt (Free Size)</t>
+        </is>
+      </c>
+      <c r="D437" t="n">
+        <v>1</v>
+      </c>
+      <c r="E437" t="n">
+        <v>200</v>
+      </c>
+      <c r="F437" t="n">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438" t="n">
+        <v>357</v>
+      </c>
+      <c r="B438" t="inlineStr">
+        <is>
+          <t>2026-05-10</t>
+        </is>
+      </c>
+      <c r="C438" t="inlineStr">
+        <is>
+          <t>Top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D438" t="n">
+        <v>1</v>
+      </c>
+      <c r="E438" t="n">
+        <v>0</v>
+      </c>
+      <c r="F438" t="n">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439" t="n">
+        <v>358</v>
+      </c>
+      <c r="B439" t="inlineStr">
+        <is>
+          <t>2026-05-10</t>
+        </is>
+      </c>
+      <c r="C439" t="inlineStr">
+        <is>
+          <t>hand lace (Free Size)</t>
+        </is>
+      </c>
+      <c r="D439" t="n">
+        <v>1</v>
+      </c>
+      <c r="E439" t="n">
+        <v>0</v>
+      </c>
+      <c r="F439" t="n">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440" t="n">
+        <v>359</v>
+      </c>
+      <c r="B440" t="inlineStr">
+        <is>
+          <t>2026-05-10</t>
+        </is>
+      </c>
+      <c r="C440" t="inlineStr">
+        <is>
+          <t>Top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D440" t="n">
+        <v>1</v>
+      </c>
+      <c r="E440" t="n">
+        <v>0</v>
+      </c>
+      <c r="F440" t="n">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441" t="n">
+        <v>360</v>
+      </c>
+      <c r="B441" t="inlineStr">
+        <is>
+          <t>2026-05-10</t>
+        </is>
+      </c>
+      <c r="C441" t="inlineStr">
+        <is>
+          <t>cami mix (Free Size)</t>
+        </is>
+      </c>
+      <c r="D441" t="n">
+        <v>1</v>
+      </c>
+      <c r="E441" t="n">
+        <v>100</v>
+      </c>
+      <c r="F441" t="n">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442" t="n">
+        <v>361</v>
+      </c>
+      <c r="B442" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
+      <c r="C442" t="inlineStr">
+        <is>
+          <t>top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D442" t="n">
+        <v>1</v>
+      </c>
+      <c r="E442" t="n">
+        <v>0</v>
+      </c>
+      <c r="F442" t="n">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443" t="n">
+        <v>362</v>
+      </c>
+      <c r="B443" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
+      <c r="C443" t="inlineStr">
+        <is>
+          <t>top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D443" t="n">
+        <v>1</v>
+      </c>
+      <c r="E443" t="n">
+        <v>0</v>
+      </c>
+      <c r="F443" t="n">
+        <v>2050</v>
+      </c>
+    </row>
+    <row r="444">
+      <c r="A444" t="n">
+        <v>363</v>
+      </c>
+      <c r="B444" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
+      <c r="C444" t="inlineStr">
+        <is>
+          <t>Top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D444" t="n">
+        <v>1</v>
+      </c>
+      <c r="E444" t="n">
+        <v>300</v>
+      </c>
+      <c r="F444" t="n">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445" t="n">
+        <v>364</v>
+      </c>
+      <c r="B445" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
+      <c r="C445" t="inlineStr">
+        <is>
+          <t>Top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D445" t="n">
+        <v>1</v>
+      </c>
+      <c r="E445" t="n">
+        <v>0</v>
+      </c>
+      <c r="F445" t="n">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="446">
+      <c r="A446" t="n">
+        <v>365</v>
+      </c>
+      <c r="B446" t="inlineStr">
+        <is>
+          <t>2026-05-12</t>
+        </is>
+      </c>
+      <c r="C446" t="inlineStr">
+        <is>
+          <t>top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D446" t="n">
+        <v>1</v>
+      </c>
+      <c r="E446" t="n">
+        <v>0</v>
+      </c>
+      <c r="F446" t="n">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="447">
+      <c r="A447" t="n">
+        <v>366</v>
+      </c>
+      <c r="B447" t="inlineStr">
+        <is>
+          <t>2026-05-12</t>
+        </is>
+      </c>
+      <c r="C447" t="inlineStr">
+        <is>
+          <t>top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D447" t="n">
+        <v>1</v>
+      </c>
+      <c r="E447" t="n">
+        <v>0</v>
+      </c>
+      <c r="F447" t="n">
+        <v>2050</v>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448" t="n">
+        <v>366</v>
+      </c>
+      <c r="B448" t="inlineStr">
+        <is>
+          <t>2026-05-12</t>
+        </is>
+      </c>
+      <c r="C448" t="inlineStr">
+        <is>
+          <t>Top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D448" t="n">
+        <v>1</v>
+      </c>
+      <c r="E448" t="n">
+        <v>0</v>
+      </c>
+      <c r="F448" t="n">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="449">
+      <c r="A449" t="n">
+        <v>367</v>
+      </c>
+      <c r="B449" t="inlineStr">
+        <is>
+          <t>2026-05-12</t>
+        </is>
+      </c>
+      <c r="C449" t="inlineStr">
+        <is>
+          <t>Linen printed Shirt (Free Size)</t>
+        </is>
+      </c>
+      <c r="D449" t="n">
+        <v>1</v>
+      </c>
+      <c r="E449" t="n">
+        <v>0</v>
+      </c>
+      <c r="F449" t="n">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="450">
+      <c r="A450" t="n">
+        <v>368</v>
+      </c>
+      <c r="B450" t="inlineStr">
+        <is>
+          <t>2026-05-12</t>
+        </is>
+      </c>
+      <c r="C450" t="inlineStr">
+        <is>
+          <t>Top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D450" t="n">
+        <v>1</v>
+      </c>
+      <c r="E450" t="n">
+        <v>0</v>
+      </c>
+      <c r="F450" t="n">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451" t="n">
+        <v>368</v>
+      </c>
+      <c r="B451" t="inlineStr">
+        <is>
+          <t>2026-05-12</t>
+        </is>
+      </c>
+      <c r="C451" t="inlineStr">
+        <is>
+          <t>top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D451" t="n">
+        <v>1</v>
+      </c>
+      <c r="E451" t="n">
+        <v>0</v>
+      </c>
+      <c r="F451" t="n">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="452">
+      <c r="A452" t="n">
+        <v>369</v>
+      </c>
+      <c r="B452" t="inlineStr">
+        <is>
+          <t>2026-05-13</t>
+        </is>
+      </c>
+      <c r="C452" t="inlineStr">
+        <is>
+          <t>dress buckle (Free Size)</t>
+        </is>
+      </c>
+      <c r="D452" t="n">
+        <v>1</v>
+      </c>
+      <c r="E452" t="n">
+        <v>0</v>
+      </c>
+      <c r="F452" t="n">
+        <v>3850</v>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453" t="n">
+        <v>370</v>
+      </c>
+      <c r="B453" t="inlineStr">
+        <is>
+          <t>2026-05-13</t>
+        </is>
+      </c>
+      <c r="C453" t="inlineStr">
+        <is>
+          <t>dress buckle (Free Size)</t>
+        </is>
+      </c>
+      <c r="D453" t="n">
+        <v>1</v>
+      </c>
+      <c r="E453" t="n">
+        <v>0</v>
+      </c>
+      <c r="F453" t="n">
+        <v>3850</v>
+      </c>
+    </row>
+    <row r="454">
+      <c r="A454" t="n">
+        <v>371</v>
+      </c>
+      <c r="B454" t="inlineStr">
+        <is>
+          <t>2026-05-13</t>
+        </is>
+      </c>
+      <c r="C454" t="inlineStr">
+        <is>
+          <t>flower top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D454" t="n">
+        <v>1</v>
+      </c>
+      <c r="E454" t="n">
+        <v>0</v>
+      </c>
+      <c r="F454" t="n">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="455">
+      <c r="A455" t="n">
+        <v>372</v>
+      </c>
+      <c r="B455" t="inlineStr">
+        <is>
+          <t>2026-05-13</t>
+        </is>
+      </c>
+      <c r="C455" t="inlineStr">
+        <is>
+          <t>Halter top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D455" t="n">
+        <v>1</v>
+      </c>
+      <c r="E455" t="n">
+        <v>0</v>
+      </c>
+      <c r="F455" t="n">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="456">
+      <c r="A456" t="n">
+        <v>372</v>
+      </c>
+      <c r="B456" t="inlineStr">
+        <is>
+          <t>2026-05-13</t>
+        </is>
+      </c>
+      <c r="C456" t="inlineStr">
+        <is>
+          <t>plazzo (Free Size)</t>
+        </is>
+      </c>
+      <c r="D456" t="n">
+        <v>1</v>
+      </c>
+      <c r="E456" t="n">
+        <v>0</v>
+      </c>
+      <c r="F456" t="n">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="457">
+      <c r="A457" t="n">
+        <v>372</v>
+      </c>
+      <c r="B457" t="inlineStr">
+        <is>
+          <t>2026-05-13</t>
+        </is>
+      </c>
+      <c r="C457" t="inlineStr">
+        <is>
+          <t>lining shirt (Free Size)</t>
+        </is>
+      </c>
+      <c r="D457" t="n">
+        <v>1</v>
+      </c>
+      <c r="E457" t="n">
+        <v>0</v>
+      </c>
+      <c r="F457" t="n">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="458">
+      <c r="A458" t="n">
+        <v>372</v>
+      </c>
+      <c r="B458" t="inlineStr">
+        <is>
+          <t>2026-05-13</t>
+        </is>
+      </c>
+      <c r="C458" t="inlineStr">
+        <is>
+          <t>polka dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D458" t="n">
+        <v>1</v>
+      </c>
+      <c r="E458" t="n">
+        <v>0</v>
+      </c>
+      <c r="F458" t="n">
+        <v>3150</v>
+      </c>
+    </row>
+    <row r="459">
+      <c r="A459" t="n">
+        <v>372</v>
+      </c>
+      <c r="B459" t="inlineStr">
+        <is>
+          <t>2026-05-13</t>
+        </is>
+      </c>
+      <c r="C459" t="inlineStr">
+        <is>
+          <t>2pc set with zip (Free Size)</t>
+        </is>
+      </c>
+      <c r="D459" t="n">
+        <v>1</v>
+      </c>
+      <c r="E459" t="n">
+        <v>0</v>
+      </c>
+      <c r="F459" t="n">
+        <v>3750</v>
+      </c>
+    </row>
+    <row r="460">
+      <c r="A460" t="n">
+        <v>373</v>
+      </c>
+      <c r="B460" t="inlineStr">
+        <is>
+          <t>2026-05-13</t>
+        </is>
+      </c>
+      <c r="C460" t="inlineStr">
+        <is>
+          <t>Orange top (M 38-40 L 42-44 XL 46-48)</t>
+        </is>
+      </c>
+      <c r="D460" t="n">
+        <v>1</v>
+      </c>
+      <c r="E460" t="n">
+        <v>0</v>
+      </c>
+      <c r="F460" t="n">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="461">
+      <c r="A461" t="n">
+        <v>374</v>
+      </c>
+      <c r="B461" t="inlineStr">
+        <is>
+          <t>2026-05-13</t>
+        </is>
+      </c>
+      <c r="C461" t="inlineStr">
+        <is>
+          <t>Orange top (M 38-40 L 42-44 XL 46-48)</t>
+        </is>
+      </c>
+      <c r="D461" t="n">
+        <v>1</v>
+      </c>
+      <c r="E461" t="n">
+        <v>0</v>
+      </c>
+      <c r="F461" t="n">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="462">
+      <c r="A462" t="n">
+        <v>375</v>
+      </c>
+      <c r="B462" t="inlineStr">
+        <is>
+          <t>2026-05-15</t>
+        </is>
+      </c>
+      <c r="C462" t="inlineStr">
+        <is>
+          <t>Orange top (M 38-40 L 42-44 XL 46-48)</t>
+        </is>
+      </c>
+      <c r="D462" t="n">
+        <v>1</v>
+      </c>
+      <c r="E462" t="n">
+        <v>0</v>
+      </c>
+      <c r="F462" t="n">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="463">
+      <c r="A463" t="n">
+        <v>376</v>
+      </c>
+      <c r="B463" t="inlineStr">
+        <is>
+          <t>2026-05-15</t>
+        </is>
+      </c>
+      <c r="C463" t="inlineStr">
+        <is>
+          <t>as linen jumpsuit (Free Size)</t>
+        </is>
+      </c>
+      <c r="D463" t="n">
+        <v>1</v>
+      </c>
+      <c r="E463" t="n">
+        <v>0</v>
+      </c>
+      <c r="F463" t="n">
+        <v>2850</v>
+      </c>
+    </row>
+    <row r="464">
+      <c r="A464" t="n">
+        <v>377</v>
+      </c>
+      <c r="B464" t="inlineStr">
+        <is>
+          <t>2026-05-16</t>
+        </is>
+      </c>
+      <c r="C464" t="inlineStr">
+        <is>
+          <t>Zara Dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D464" t="n">
+        <v>1</v>
+      </c>
+      <c r="E464" t="n">
+        <v>0</v>
+      </c>
+      <c r="F464" t="n">
+        <v>3850</v>
+      </c>
+    </row>
+    <row r="465">
+      <c r="A465" t="n">
+        <v>378</v>
+      </c>
+      <c r="B465" t="inlineStr">
+        <is>
+          <t>2026-05-16</t>
+        </is>
+      </c>
+      <c r="C465" t="inlineStr">
+        <is>
+          <t>Net Dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D465" t="n">
+        <v>1</v>
+      </c>
+      <c r="E465" t="n">
+        <v>0</v>
+      </c>
+      <c r="F465" t="n">
+        <v>3900</v>
+      </c>
+    </row>
+    <row r="466">
+      <c r="A466" t="n">
+        <v>379</v>
+      </c>
+      <c r="B466" t="inlineStr">
+        <is>
+          <t>2026-05-16</t>
+        </is>
+      </c>
+      <c r="C466" t="inlineStr">
+        <is>
+          <t>Zara Dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D466" t="n">
+        <v>1</v>
+      </c>
+      <c r="E466" t="n">
+        <v>0</v>
+      </c>
+      <c r="F466" t="n">
+        <v>3850</v>
+      </c>
+    </row>
+    <row r="467">
+      <c r="A467" t="n">
+        <v>379</v>
+      </c>
+      <c r="B467" t="inlineStr">
+        <is>
+          <t>2026-05-16</t>
+        </is>
+      </c>
+      <c r="C467" t="inlineStr">
+        <is>
+          <t>polka dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D467" t="n">
+        <v>1</v>
+      </c>
+      <c r="E467" t="n">
+        <v>0</v>
+      </c>
+      <c r="F467" t="n">
+        <v>3150</v>
+      </c>
+    </row>
+    <row r="468">
+      <c r="A468" t="n">
+        <v>380</v>
+      </c>
+      <c r="B468" t="inlineStr">
+        <is>
+          <t>2026-05-17</t>
+        </is>
+      </c>
+      <c r="C468" t="inlineStr">
+        <is>
+          <t>set 2 pcs t/s (Free Size)</t>
+        </is>
+      </c>
+      <c r="D468" t="n">
+        <v>1</v>
+      </c>
+      <c r="E468" t="n">
+        <v>0</v>
+      </c>
+      <c r="F468" t="n">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="469">
+      <c r="A469" t="n">
+        <v>381</v>
+      </c>
+      <c r="B469" t="inlineStr">
+        <is>
+          <t>2026-05-17</t>
+        </is>
+      </c>
+      <c r="C469" t="inlineStr">
+        <is>
+          <t>string top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D469" t="n">
+        <v>1</v>
+      </c>
+      <c r="E469" t="n">
+        <v>0</v>
+      </c>
+      <c r="F469" t="n">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="470">
+      <c r="A470" t="n">
+        <v>381</v>
+      </c>
+      <c r="B470" t="inlineStr">
+        <is>
+          <t>2026-05-17</t>
+        </is>
+      </c>
+      <c r="C470" t="inlineStr">
+        <is>
+          <t>as linen jumpsuit (Free Size)</t>
+        </is>
+      </c>
+      <c r="D470" t="n">
+        <v>1</v>
+      </c>
+      <c r="E470" t="n">
+        <v>0</v>
+      </c>
+      <c r="F470" t="n">
+        <v>2850</v>
+      </c>
+    </row>
+    <row r="471">
+      <c r="A471" t="n">
+        <v>383</v>
+      </c>
+      <c r="B471" t="inlineStr">
+        <is>
+          <t>2026-05-17</t>
+        </is>
+      </c>
+      <c r="C471" t="inlineStr">
+        <is>
+          <t>Orange top (M 38-40 L 42-44 XL 46-48)</t>
+        </is>
+      </c>
+      <c r="D471" t="n">
+        <v>1</v>
+      </c>
+      <c r="E471" t="n">
+        <v>0</v>
+      </c>
+      <c r="F471" t="n">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="472">
+      <c r="A472" t="n">
+        <v>384</v>
+      </c>
+      <c r="B472" t="inlineStr">
+        <is>
+          <t>2026-05-17</t>
+        </is>
+      </c>
+      <c r="C472" t="inlineStr">
+        <is>
+          <t>dress buckle (Free Size)</t>
+        </is>
+      </c>
+      <c r="D472" t="n">
+        <v>1</v>
+      </c>
+      <c r="E472" t="n">
+        <v>0</v>
+      </c>
+      <c r="F472" t="n">
+        <v>3850</v>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473" t="n">
+        <v>385</v>
+      </c>
+      <c r="B473" t="inlineStr">
+        <is>
+          <t>2026-05-17</t>
+        </is>
+      </c>
+      <c r="C473" t="inlineStr">
+        <is>
+          <t>dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D473" t="n">
+        <v>1</v>
+      </c>
+      <c r="E473" t="n">
+        <v>0</v>
+      </c>
+      <c r="F473" t="n">
+        <v>3600</v>
+      </c>
+    </row>
+    <row r="474">
+      <c r="A474" t="n">
+        <v>386</v>
+      </c>
+      <c r="B474" t="inlineStr">
+        <is>
+          <t>2026-05-17</t>
+        </is>
+      </c>
+      <c r="C474" t="inlineStr">
+        <is>
+          <t>top with belt (Free Size)</t>
+        </is>
+      </c>
+      <c r="D474" t="n">
+        <v>1</v>
+      </c>
+      <c r="E474" t="n">
+        <v>0</v>
+      </c>
+      <c r="F474" t="n">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="475">
+      <c r="A475" t="n">
+        <v>387</v>
+      </c>
+      <c r="B475" t="inlineStr">
+        <is>
+          <t>2026-05-17</t>
+        </is>
+      </c>
+      <c r="C475" t="inlineStr">
+        <is>
+          <t>chicken white top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D475" t="n">
+        <v>1</v>
+      </c>
+      <c r="E475" t="n">
+        <v>0</v>
+      </c>
+      <c r="F475" t="n">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="476">
+      <c r="A476" t="n">
+        <v>388</v>
+      </c>
+      <c r="B476" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="C476" t="inlineStr">
+        <is>
+          <t>dress buckle (Free Size)</t>
+        </is>
+      </c>
+      <c r="D476" t="n">
+        <v>1</v>
+      </c>
+      <c r="E476" t="n">
+        <v>0</v>
+      </c>
+      <c r="F476" t="n">
+        <v>3850</v>
+      </c>
+    </row>
+    <row r="477">
+      <c r="A477" t="n">
+        <v>389</v>
+      </c>
+      <c r="B477" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="C477" t="inlineStr">
+        <is>
+          <t>dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D477" t="n">
+        <v>1</v>
+      </c>
+      <c r="E477" t="n">
+        <v>0</v>
+      </c>
+      <c r="F477" t="n">
+        <v>3600</v>
+      </c>
+    </row>
+    <row r="478">
+      <c r="A478" t="n">
+        <v>390</v>
+      </c>
+      <c r="B478" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="C478" t="inlineStr">
+        <is>
+          <t>Orange top (M 38-40 L 42-44 XL 46-48)</t>
+        </is>
+      </c>
+      <c r="D478" t="n">
+        <v>1</v>
+      </c>
+      <c r="E478" t="n">
+        <v>0</v>
+      </c>
+      <c r="F478" t="n">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="479">
+      <c r="A479" t="n">
+        <v>391</v>
+      </c>
+      <c r="B479" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="C479" t="inlineStr">
+        <is>
+          <t>as linen jumpsuit (Free Size)</t>
+        </is>
+      </c>
+      <c r="D479" t="n">
+        <v>1</v>
+      </c>
+      <c r="E479" t="n">
+        <v>0</v>
+      </c>
+      <c r="F479" t="n">
+        <v>2850</v>
+      </c>
+    </row>
+    <row r="480">
+      <c r="A480" t="n">
+        <v>392</v>
+      </c>
+      <c r="B480" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="C480" t="inlineStr">
+        <is>
+          <t>Top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D480" t="n">
+        <v>1</v>
+      </c>
+      <c r="E480" t="n">
+        <v>0</v>
+      </c>
+      <c r="F480" t="n">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="481">
+      <c r="A481" t="n">
+        <v>392</v>
+      </c>
+      <c r="B481" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="C481" t="inlineStr">
+        <is>
+          <t>lace (small)</t>
+        </is>
+      </c>
+      <c r="D481" t="n">
+        <v>1</v>
+      </c>
+      <c r="E481" t="n">
+        <v>0</v>
+      </c>
+      <c r="F481" t="n">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="482">
+      <c r="A482" t="n">
+        <v>393</v>
+      </c>
+      <c r="B482" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="C482" t="inlineStr">
+        <is>
+          <t>Top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D482" t="n">
+        <v>1</v>
+      </c>
+      <c r="E482" t="n">
+        <v>0</v>
+      </c>
+      <c r="F482" t="n">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="483">
+      <c r="A483" t="n">
+        <v>394</v>
+      </c>
+      <c r="B483" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="C483" t="inlineStr">
+        <is>
+          <t>as linen jumpsuit (Free Size)</t>
+        </is>
+      </c>
+      <c r="D483" t="n">
+        <v>1</v>
+      </c>
+      <c r="E483" t="n">
+        <v>0</v>
+      </c>
+      <c r="F483" t="n">
+        <v>2850</v>
+      </c>
+    </row>
+    <row r="484">
+      <c r="A484" t="n">
+        <v>395</v>
+      </c>
+      <c r="B484" t="inlineStr">
+        <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="C484" t="inlineStr">
+        <is>
+          <t>Zara Dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D484" t="n">
+        <v>1</v>
+      </c>
+      <c r="E484" t="n">
+        <v>0</v>
+      </c>
+      <c r="F484" t="n">
+        <v>3850</v>
+      </c>
+    </row>
+    <row r="485">
+      <c r="A485" t="n">
+        <v>396</v>
+      </c>
+      <c r="B485" t="inlineStr">
+        <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="C485" t="inlineStr">
+        <is>
+          <t>Top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D485" t="n">
+        <v>1</v>
+      </c>
+      <c r="E485" t="n">
+        <v>0</v>
+      </c>
+      <c r="F485" t="n">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="486">
+      <c r="A486" t="n">
+        <v>396</v>
+      </c>
+      <c r="B486" t="inlineStr">
+        <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="C486" t="inlineStr">
+        <is>
+          <t>as linen jumpsuit (Free Size)</t>
+        </is>
+      </c>
+      <c r="D486" t="n">
+        <v>1</v>
+      </c>
+      <c r="E486" t="n">
+        <v>0</v>
+      </c>
+      <c r="F486" t="n">
+        <v>2850</v>
+      </c>
+    </row>
+    <row r="487">
+      <c r="A487" t="n">
+        <v>396</v>
+      </c>
+      <c r="B487" t="inlineStr">
+        <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="C487" t="inlineStr">
+        <is>
+          <t>Dress Mix (Free Size)</t>
+        </is>
+      </c>
+      <c r="D487" t="n">
+        <v>1</v>
+      </c>
+      <c r="E487" t="n">
+        <v>0</v>
+      </c>
+      <c r="F487" t="n">
+        <v>3350</v>
+      </c>
+    </row>
+    <row r="488">
+      <c r="A488" t="n">
+        <v>396</v>
+      </c>
+      <c r="B488" t="inlineStr">
+        <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="C488" t="inlineStr">
+        <is>
+          <t>Top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D488" t="n">
+        <v>1</v>
+      </c>
+      <c r="E488" t="n">
+        <v>0</v>
+      </c>
+      <c r="F488" t="n">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="489">
+      <c r="A489" t="n">
+        <v>396</v>
+      </c>
+      <c r="B489" t="inlineStr">
+        <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="C489" t="inlineStr">
+        <is>
+          <t>Top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D489" t="n">
+        <v>1</v>
+      </c>
+      <c r="E489" t="n">
+        <v>0</v>
+      </c>
+      <c r="F489" t="n">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="490">
+      <c r="A490" t="n">
+        <v>397</v>
+      </c>
+      <c r="B490" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
+      <c r="C490" t="inlineStr">
+        <is>
+          <t>Orange top (M 38-40 L 42-44 XL 46-48)</t>
+        </is>
+      </c>
+      <c r="D490" t="n">
+        <v>1</v>
+      </c>
+      <c r="E490" t="n">
+        <v>0</v>
+      </c>
+      <c r="F490" t="n">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="491">
+      <c r="A491" t="n">
+        <v>398</v>
+      </c>
+      <c r="B491" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
+      <c r="C491" t="inlineStr">
+        <is>
+          <t>as linen jumpsuit (Free Size)</t>
+        </is>
+      </c>
+      <c r="D491" t="n">
+        <v>1</v>
+      </c>
+      <c r="E491" t="n">
+        <v>0</v>
+      </c>
+      <c r="F491" t="n">
+        <v>2850</v>
+      </c>
+    </row>
+    <row r="492">
+      <c r="A492" t="n">
+        <v>399</v>
+      </c>
+      <c r="B492" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
+      <c r="C492" t="inlineStr">
+        <is>
+          <t>chicken white top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D492" t="n">
+        <v>1</v>
+      </c>
+      <c r="E492" t="n">
+        <v>0</v>
+      </c>
+      <c r="F492" t="n">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="493">
+      <c r="A493" t="n">
+        <v>400</v>
+      </c>
+      <c r="B493" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
+      <c r="C493" t="inlineStr">
+        <is>
+          <t>Orange top (M 38-40 L 42-44 XL 46-48)</t>
+        </is>
+      </c>
+      <c r="D493" t="n">
+        <v>1</v>
+      </c>
+      <c r="E493" t="n">
+        <v>0</v>
+      </c>
+      <c r="F493" t="n">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="494">
+      <c r="A494" t="n">
+        <v>401</v>
+      </c>
+      <c r="B494" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
+      <c r="C494" t="inlineStr">
+        <is>
+          <t>lace (small)</t>
+        </is>
+      </c>
+      <c r="D494" t="n">
+        <v>1</v>
+      </c>
+      <c r="E494" t="n">
+        <v>0</v>
+      </c>
+      <c r="F494" t="n">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="495">
+      <c r="A495" t="n">
+        <v>402</v>
+      </c>
+      <c r="B495" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="C495" t="inlineStr">
+        <is>
+          <t>Top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D495" t="n">
+        <v>1</v>
+      </c>
+      <c r="E495" t="n">
+        <v>0</v>
+      </c>
+      <c r="F495" t="n">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="496">
+      <c r="A496" t="n">
+        <v>403</v>
+      </c>
+      <c r="B496" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="C496" t="inlineStr">
+        <is>
+          <t>Dress Mix (Free Size)</t>
+        </is>
+      </c>
+      <c r="D496" t="n">
+        <v>1</v>
+      </c>
+      <c r="E496" t="n">
+        <v>0</v>
+      </c>
+      <c r="F496" t="n">
+        <v>3350</v>
+      </c>
+    </row>
+    <row r="497">
+      <c r="A497" t="n">
+        <v>404</v>
+      </c>
+      <c r="B497" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="C497" t="inlineStr">
+        <is>
+          <t>cami mix (Free Size)</t>
+        </is>
+      </c>
+      <c r="D497" t="n">
+        <v>1</v>
+      </c>
+      <c r="E497" t="n">
+        <v>0</v>
+      </c>
+      <c r="F497" t="n">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="498">
+      <c r="A498" t="n">
+        <v>406</v>
+      </c>
+      <c r="B498" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="C498" t="inlineStr">
+        <is>
+          <t>satin top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D498" t="n">
+        <v>2</v>
+      </c>
+      <c r="E498" t="n">
+        <v>0</v>
+      </c>
+      <c r="F498" t="n">
+        <v>4300</v>
+      </c>
+    </row>
+    <row r="499">
+      <c r="A499" t="n">
+        <v>407</v>
+      </c>
+      <c r="B499" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
+      <c r="C499" t="inlineStr">
+        <is>
+          <t>Zara Dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D499" t="n">
+        <v>1</v>
+      </c>
+      <c r="E499" t="n">
+        <v>0</v>
+      </c>
+      <c r="F499" t="n">
+        <v>3850</v>
+      </c>
+    </row>
+    <row r="500">
+      <c r="A500" t="n">
+        <v>408</v>
+      </c>
+      <c r="B500" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
+      <c r="C500" t="inlineStr">
+        <is>
+          <t>satin top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D500" t="n">
+        <v>1</v>
+      </c>
+      <c r="E500" t="n">
+        <v>0</v>
+      </c>
+      <c r="F500" t="n">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="501">
+      <c r="A501" t="n">
+        <v>409</v>
+      </c>
+      <c r="B501" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
+      <c r="C501" t="inlineStr">
+        <is>
+          <t>lace (small)</t>
+        </is>
+      </c>
+      <c r="D501" t="n">
+        <v>1</v>
+      </c>
+      <c r="E501" t="n">
+        <v>0</v>
+      </c>
+      <c r="F501" t="n">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="502">
+      <c r="A502" t="n">
+        <v>410</v>
+      </c>
+      <c r="B502" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
+      <c r="C502" t="inlineStr">
+        <is>
+          <t>dress polka (Free Size)</t>
+        </is>
+      </c>
+      <c r="D502" t="n">
+        <v>1</v>
+      </c>
+      <c r="E502" t="n">
+        <v>0</v>
+      </c>
+      <c r="F502" t="n">
+        <v>3250</v>
+      </c>
+    </row>
+    <row r="503">
+      <c r="A503" t="n">
+        <v>410</v>
+      </c>
+      <c r="B503" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
+      <c r="C503" t="inlineStr">
+        <is>
+          <t>top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D503" t="n">
+        <v>1</v>
+      </c>
+      <c r="E503" t="n">
+        <v>0</v>
+      </c>
+      <c r="F503" t="n">
+        <v>2050</v>
+      </c>
+    </row>
+    <row r="504">
+      <c r="A504" t="n">
+        <v>411</v>
+      </c>
+      <c r="B504" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
+      <c r="C504" t="inlineStr">
+        <is>
+          <t>linen set (Free Size)</t>
+        </is>
+      </c>
+      <c r="D504" t="n">
+        <v>1</v>
+      </c>
+      <c r="E504" t="n">
+        <v>0</v>
+      </c>
+      <c r="F504" t="n">
+        <v>2700</v>
+      </c>
+    </row>
+    <row r="505">
+      <c r="A505" t="n">
+        <v>412</v>
+      </c>
+      <c r="B505" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
+      <c r="C505" t="inlineStr">
+        <is>
+          <t>as linen jumpsuit (Free Size)</t>
+        </is>
+      </c>
+      <c r="D505" t="n">
+        <v>1</v>
+      </c>
+      <c r="E505" t="n">
+        <v>0</v>
+      </c>
+      <c r="F505" t="n">
+        <v>2850</v>
+      </c>
+    </row>
+    <row r="506">
+      <c r="A506" t="n">
+        <v>413</v>
+      </c>
+      <c r="B506" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
+      <c r="C506" t="inlineStr">
+        <is>
+          <t>basic tee (Free Size)</t>
+        </is>
+      </c>
+      <c r="D506" t="n">
+        <v>1</v>
+      </c>
+      <c r="E506" t="n">
+        <v>0</v>
+      </c>
+      <c r="F506" t="n">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="507">
+      <c r="A507" t="n">
+        <v>413</v>
+      </c>
+      <c r="B507" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
+      <c r="C507" t="inlineStr">
+        <is>
+          <t>jeans top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D507" t="n">
+        <v>1</v>
+      </c>
+      <c r="E507" t="n">
+        <v>0</v>
+      </c>
+      <c r="F507" t="n">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="508">
+      <c r="A508" t="n">
+        <v>414</v>
+      </c>
+      <c r="B508" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
+      <c r="C508" t="inlineStr">
+        <is>
+          <t>satin top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D508" t="n">
+        <v>1</v>
+      </c>
+      <c r="E508" t="n">
+        <v>0</v>
+      </c>
+      <c r="F508" t="n">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="509">
+      <c r="A509" t="n">
+        <v>414</v>
+      </c>
+      <c r="B509" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
+      <c r="C509" t="inlineStr">
+        <is>
+          <t>lace skirt (Free Size)</t>
+        </is>
+      </c>
+      <c r="D509" t="n">
+        <v>1</v>
+      </c>
+      <c r="E509" t="n">
+        <v>0</v>
+      </c>
+      <c r="F509" t="n">
+        <v>2550</v>
+      </c>
+    </row>
+    <row r="510">
+      <c r="A510" t="n">
+        <v>415</v>
+      </c>
+      <c r="B510" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
+      <c r="C510" t="inlineStr">
+        <is>
+          <t>satin top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D510" t="n">
+        <v>1</v>
+      </c>
+      <c r="E510" t="n">
+        <v>0</v>
+      </c>
+      <c r="F510" t="n">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="511">
+      <c r="A511" t="n">
+        <v>416</v>
+      </c>
+      <c r="B511" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
+      <c r="C511" t="inlineStr">
+        <is>
+          <t>Orange top (M 38-40 L 42-44 XL 46-48)</t>
+        </is>
+      </c>
+      <c r="D511" t="n">
+        <v>1</v>
+      </c>
+      <c r="E511" t="n">
+        <v>0</v>
+      </c>
+      <c r="F511" t="n">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="512">
+      <c r="A512" t="n">
+        <v>417</v>
+      </c>
+      <c r="B512" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
+      <c r="C512" t="inlineStr">
+        <is>
+          <t>satin top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D512" t="n">
+        <v>1</v>
+      </c>
+      <c r="E512" t="n">
+        <v>0</v>
+      </c>
+      <c r="F512" t="n">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="513">
+      <c r="A513" t="n">
+        <v>420</v>
+      </c>
+      <c r="B513" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
+      <c r="C513" t="inlineStr">
+        <is>
+          <t>satin top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D513" t="n">
+        <v>1</v>
+      </c>
+      <c r="E513" t="n">
+        <v>0</v>
+      </c>
+      <c r="F513" t="n">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="514">
+      <c r="A514" t="n">
+        <v>421</v>
+      </c>
+      <c r="B514" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
+      <c r="C514" t="inlineStr">
+        <is>
+          <t>satin top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D514" t="n">
+        <v>1</v>
+      </c>
+      <c r="E514" t="n">
+        <v>0</v>
+      </c>
+      <c r="F514" t="n">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="515">
+      <c r="A515" t="n">
+        <v>422</v>
+      </c>
+      <c r="B515" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
+      <c r="C515" t="inlineStr">
+        <is>
+          <t>satin top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D515" t="n">
+        <v>1</v>
+      </c>
+      <c r="E515" t="n">
+        <v>0</v>
+      </c>
+      <c r="F515" t="n">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="516">
+      <c r="A516" t="n">
+        <v>423</v>
+      </c>
+      <c r="B516" t="inlineStr">
+        <is>
+          <t>2026-05-23</t>
+        </is>
+      </c>
+      <c r="C516" t="inlineStr">
+        <is>
+          <t>satin top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D516" t="n">
+        <v>1</v>
+      </c>
+      <c r="E516" t="n">
+        <v>0</v>
+      </c>
+      <c r="F516" t="n">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="517">
+      <c r="A517" t="n">
+        <v>424</v>
+      </c>
+      <c r="B517" t="inlineStr">
+        <is>
+          <t>2026-05-23</t>
+        </is>
+      </c>
+      <c r="C517" t="inlineStr">
+        <is>
+          <t>satin top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D517" t="n">
+        <v>1</v>
+      </c>
+      <c r="E517" t="n">
+        <v>0</v>
+      </c>
+      <c r="F517" t="n">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="518">
+      <c r="A518" t="n">
+        <v>426</v>
+      </c>
+      <c r="B518" t="inlineStr">
+        <is>
+          <t>2026-05-23</t>
+        </is>
+      </c>
+      <c r="C518" t="inlineStr">
+        <is>
+          <t>satin top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D518" t="n">
+        <v>1</v>
+      </c>
+      <c r="E518" t="n">
+        <v>0</v>
+      </c>
+      <c r="F518" t="n">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="519">
+      <c r="A519" t="n">
+        <v>426</v>
+      </c>
+      <c r="B519" t="inlineStr">
+        <is>
+          <t>2026-05-23</t>
+        </is>
+      </c>
+      <c r="C519" t="inlineStr">
+        <is>
+          <t>lace skirt (Free Size)</t>
+        </is>
+      </c>
+      <c r="D519" t="n">
+        <v>1</v>
+      </c>
+      <c r="E519" t="n">
+        <v>0</v>
+      </c>
+      <c r="F519" t="n">
+        <v>2550</v>
+      </c>
+    </row>
+    <row r="520">
+      <c r="A520" t="n">
+        <v>427</v>
+      </c>
+      <c r="B520" t="inlineStr">
+        <is>
+          <t>2026-05-23</t>
+        </is>
+      </c>
+      <c r="C520" t="inlineStr">
+        <is>
+          <t>dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D520" t="n">
+        <v>1</v>
+      </c>
+      <c r="E520" t="n">
+        <v>0</v>
+      </c>
+      <c r="F520" t="n">
+        <v>3600</v>
+      </c>
+    </row>
+    <row r="521">
+      <c r="A521" t="n">
+        <v>428</v>
+      </c>
+      <c r="B521" t="inlineStr">
+        <is>
+          <t>2026-05-23</t>
+        </is>
+      </c>
+      <c r="C521" t="inlineStr">
+        <is>
+          <t>Top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D521" t="n">
+        <v>1</v>
+      </c>
+      <c r="E521" t="n">
+        <v>0</v>
+      </c>
+      <c r="F521" t="n">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="522">
+      <c r="A522" t="n">
+        <v>429</v>
+      </c>
+      <c r="B522" t="inlineStr">
+        <is>
+          <t>2026-05-23</t>
+        </is>
+      </c>
+      <c r="C522" t="inlineStr">
+        <is>
+          <t>satin top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D522" t="n">
+        <v>1</v>
+      </c>
+      <c r="E522" t="n">
+        <v>0</v>
+      </c>
+      <c r="F522" t="n">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="523">
+      <c r="A523" t="n">
+        <v>430</v>
+      </c>
+      <c r="B523" t="inlineStr">
+        <is>
+          <t>2026-05-24</t>
+        </is>
+      </c>
+      <c r="C523" t="inlineStr">
+        <is>
+          <t>Top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D523" t="n">
+        <v>1</v>
+      </c>
+      <c r="E523" t="n">
+        <v>0</v>
+      </c>
+      <c r="F523" t="n">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="524">
+      <c r="A524" t="n">
+        <v>431</v>
+      </c>
+      <c r="B524" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="C524" t="inlineStr">
+        <is>
+          <t>bag (Free Size)</t>
+        </is>
+      </c>
+      <c r="D524" t="n">
+        <v>1</v>
+      </c>
+      <c r="E524" t="n">
+        <v>0</v>
+      </c>
+      <c r="F524" t="n">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="525">
+      <c r="A525" t="n">
+        <v>432</v>
+      </c>
+      <c r="B525" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="C525" t="inlineStr">
+        <is>
+          <t>satin top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D525" t="n">
+        <v>1</v>
+      </c>
+      <c r="E525" t="n">
+        <v>0</v>
+      </c>
+      <c r="F525" t="n">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="526">
+      <c r="A526" t="n">
+        <v>433</v>
+      </c>
+      <c r="B526" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="C526" t="inlineStr">
+        <is>
+          <t>Top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D526" t="n">
+        <v>1</v>
+      </c>
+      <c r="E526" t="n">
+        <v>0</v>
+      </c>
+      <c r="F526" t="n">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="527">
+      <c r="A527" t="n">
+        <v>433</v>
+      </c>
+      <c r="B527" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="C527" t="inlineStr">
+        <is>
+          <t>flower top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D527" t="n">
+        <v>1</v>
+      </c>
+      <c r="E527" t="n">
+        <v>0</v>
+      </c>
+      <c r="F527" t="n">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="528">
+      <c r="A528" t="n">
+        <v>434</v>
+      </c>
+      <c r="B528" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="C528" t="inlineStr">
+        <is>
+          <t>lace skirt (Free Size)</t>
+        </is>
+      </c>
+      <c r="D528" t="n">
+        <v>1</v>
+      </c>
+      <c r="E528" t="n">
+        <v>0</v>
+      </c>
+      <c r="F528" t="n">
+        <v>2550</v>
+      </c>
+    </row>
+    <row r="529">
+      <c r="A529" t="n">
+        <v>434</v>
+      </c>
+      <c r="B529" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="C529" t="inlineStr">
+        <is>
+          <t>satin top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D529" t="n">
+        <v>1</v>
+      </c>
+      <c r="E529" t="n">
+        <v>0</v>
+      </c>
+      <c r="F529" t="n">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="530">
+      <c r="A530" t="n">
+        <v>435</v>
+      </c>
+      <c r="B530" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="C530" t="inlineStr">
+        <is>
+          <t>crcek top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D530" t="n">
+        <v>1</v>
+      </c>
+      <c r="E530" t="n">
+        <v>0</v>
+      </c>
+      <c r="F530" t="n">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="531">
+      <c r="A531" t="n">
+        <v>436</v>
+      </c>
+      <c r="B531" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="C531" t="inlineStr">
+        <is>
+          <t>Floral Dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D531" t="n">
+        <v>1</v>
+      </c>
+      <c r="E531" t="n">
+        <v>0</v>
+      </c>
+      <c r="F531" t="n">
+        <v>2750</v>
+      </c>
+    </row>
+    <row r="532">
+      <c r="A532" t="n">
+        <v>437</v>
+      </c>
+      <c r="B532" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="C532" t="inlineStr">
+        <is>
+          <t>green top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D532" t="n">
+        <v>1</v>
+      </c>
+      <c r="E532" t="n">
+        <v>0</v>
+      </c>
+      <c r="F532" t="n">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="533">
+      <c r="A533" t="n">
+        <v>438</v>
+      </c>
+      <c r="B533" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="C533" t="inlineStr">
+        <is>
+          <t>flower top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D533" t="n">
+        <v>1</v>
+      </c>
+      <c r="E533" t="n">
+        <v>0</v>
+      </c>
+      <c r="F533" t="n">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="534">
+      <c r="A534" t="n">
+        <v>439</v>
+      </c>
+      <c r="B534" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="C534" t="inlineStr">
+        <is>
+          <t>jumpsuit (Free Size)</t>
+        </is>
+      </c>
+      <c r="D534" t="n">
+        <v>1</v>
+      </c>
+      <c r="E534" t="n">
+        <v>0</v>
+      </c>
+      <c r="F534" t="n">
+        <v>2450</v>
+      </c>
+    </row>
+    <row r="535">
+      <c r="A535" t="n">
+        <v>440</v>
+      </c>
+      <c r="B535" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="C535" t="inlineStr">
+        <is>
+          <t>Top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D535" t="n">
+        <v>1</v>
+      </c>
+      <c r="E535" t="n">
+        <v>0</v>
+      </c>
+      <c r="F535" t="n">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="536">
+      <c r="A536" t="n">
+        <v>441</v>
+      </c>
+      <c r="B536" t="inlineStr">
+        <is>
+          <t>2026-05-28</t>
+        </is>
+      </c>
+      <c r="C536" t="inlineStr">
+        <is>
+          <t>cami (Free Size)</t>
+        </is>
+      </c>
+      <c r="D536" t="n">
+        <v>1</v>
+      </c>
+      <c r="E536" t="n">
+        <v>0</v>
+      </c>
+      <c r="F536" t="n">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="537">
+      <c r="A537" t="n">
+        <v>442</v>
+      </c>
+      <c r="B537" t="inlineStr">
+        <is>
+          <t>2026-05-28</t>
+        </is>
+      </c>
+      <c r="C537" t="inlineStr">
+        <is>
+          <t>Dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D537" t="n">
+        <v>1</v>
+      </c>
+      <c r="E537" t="n">
+        <v>0</v>
+      </c>
+      <c r="F537" t="n">
+        <v>2950</v>
+      </c>
+    </row>
+    <row r="538">
+      <c r="A538" t="n">
+        <v>443</v>
+      </c>
+      <c r="B538" t="inlineStr">
+        <is>
+          <t>2026-05-28</t>
+        </is>
+      </c>
+      <c r="C538" t="inlineStr">
+        <is>
+          <t>lucky top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D538" t="n">
+        <v>1</v>
+      </c>
+      <c r="E538" t="n">
+        <v>250</v>
+      </c>
+      <c r="F538" t="n">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="539">
+      <c r="A539" t="n">
+        <v>444</v>
+      </c>
+      <c r="B539" t="inlineStr">
+        <is>
+          <t>2026-05-28</t>
+        </is>
+      </c>
+      <c r="C539" t="inlineStr">
+        <is>
+          <t>cami (Free Size)</t>
+        </is>
+      </c>
+      <c r="D539" t="n">
+        <v>4</v>
+      </c>
+      <c r="E539" t="n">
+        <v>0</v>
+      </c>
+      <c r="F539" t="n">
+        <v>4600</v>
+      </c>
+    </row>
+    <row r="540">
+      <c r="A540" t="n">
+        <v>445</v>
+      </c>
+      <c r="B540" t="inlineStr">
+        <is>
+          <t>2026-05-28</t>
+        </is>
+      </c>
+      <c r="C540" t="inlineStr">
+        <is>
+          <t>cami (Free Size)</t>
+        </is>
+      </c>
+      <c r="D540" t="n">
+        <v>1</v>
+      </c>
+      <c r="E540" t="n">
+        <v>0</v>
+      </c>
+      <c r="F540" t="n">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="541">
+      <c r="A541" t="n">
+        <v>446</v>
+      </c>
+      <c r="B541" t="inlineStr">
+        <is>
+          <t>2026-05-28</t>
+        </is>
+      </c>
+      <c r="C541" t="inlineStr">
+        <is>
+          <t>Top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D541" t="n">
+        <v>1</v>
+      </c>
+      <c r="E541" t="n">
+        <v>0</v>
+      </c>
+      <c r="F541" t="n">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="542">
+      <c r="A542" t="n">
+        <v>446</v>
+      </c>
+      <c r="B542" t="inlineStr">
+        <is>
+          <t>2026-05-28</t>
+        </is>
+      </c>
+      <c r="C542" t="inlineStr">
+        <is>
+          <t>top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D542" t="n">
+        <v>1</v>
+      </c>
+      <c r="E542" t="n">
+        <v>0</v>
+      </c>
+      <c r="F542" t="n">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="543">
+      <c r="A543" t="n">
+        <v>447</v>
+      </c>
+      <c r="B543" t="inlineStr">
+        <is>
+          <t>2026-05-28</t>
+        </is>
+      </c>
+      <c r="C543" t="inlineStr">
+        <is>
+          <t>cami (Free Size)</t>
+        </is>
+      </c>
+      <c r="D543" t="n">
+        <v>2</v>
+      </c>
+      <c r="E543" t="n">
+        <v>0</v>
+      </c>
+      <c r="F543" t="n">
+        <v>2300</v>
+      </c>
+    </row>
+    <row r="544">
+      <c r="A544" t="n">
+        <v>448</v>
+      </c>
+      <c r="B544" t="inlineStr">
+        <is>
+          <t>2026-05-29</t>
+        </is>
+      </c>
+      <c r="C544" t="inlineStr">
+        <is>
+          <t>dark jeans shorts (Free Size)</t>
+        </is>
+      </c>
+      <c r="D544" t="n">
+        <v>1</v>
+      </c>
+      <c r="E544" t="n">
+        <v>0</v>
+      </c>
+      <c r="F544" t="n">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="545">
+      <c r="A545" t="n">
+        <v>450</v>
+      </c>
+      <c r="B545" t="inlineStr">
+        <is>
+          <t>2026-05-29</t>
+        </is>
+      </c>
+      <c r="C545" t="inlineStr">
+        <is>
+          <t>dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D545" t="n">
+        <v>1</v>
+      </c>
+      <c r="E545" t="n">
+        <v>0</v>
+      </c>
+      <c r="F545" t="n">
+        <v>3150</v>
+      </c>
+    </row>
+    <row r="546">
+      <c r="A546" t="n">
+        <v>452</v>
+      </c>
+      <c r="B546" t="inlineStr">
+        <is>
+          <t>2026-05-29</t>
+        </is>
+      </c>
+      <c r="C546" t="inlineStr">
+        <is>
+          <t>dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D546" t="n">
+        <v>1</v>
+      </c>
+      <c r="E546" t="n">
+        <v>0</v>
+      </c>
+      <c r="F546" t="n">
+        <v>3150</v>
+      </c>
+    </row>
+    <row r="547">
+      <c r="A547" t="n">
+        <v>453</v>
+      </c>
+      <c r="B547" t="inlineStr">
+        <is>
+          <t>2026-05-29</t>
+        </is>
+      </c>
+      <c r="C547" t="inlineStr">
+        <is>
+          <t>cami (Free Size)</t>
+        </is>
+      </c>
+      <c r="D547" t="n">
+        <v>1</v>
+      </c>
+      <c r="E547" t="n">
+        <v>0</v>
+      </c>
+      <c r="F547" t="n">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="548">
+      <c r="A548" t="n">
+        <v>454</v>
+      </c>
+      <c r="B548" t="inlineStr">
+        <is>
+          <t>2026-05-30</t>
+        </is>
+      </c>
+      <c r="C548" t="inlineStr">
+        <is>
+          <t>cami (Free Size)</t>
+        </is>
+      </c>
+      <c r="D548" t="n">
+        <v>2</v>
+      </c>
+      <c r="E548" t="n">
+        <v>0</v>
+      </c>
+      <c r="F548" t="n">
+        <v>2300</v>
+      </c>
+    </row>
+    <row r="549">
+      <c r="A549" t="n">
+        <v>455</v>
+      </c>
+      <c r="B549" t="inlineStr">
+        <is>
+          <t>2026-05-30</t>
+        </is>
+      </c>
+      <c r="C549" t="inlineStr">
+        <is>
+          <t>lace mid skirt (Free Size)</t>
+        </is>
+      </c>
+      <c r="D549" t="n">
+        <v>1</v>
+      </c>
+      <c r="E549" t="n">
+        <v>0</v>
+      </c>
+      <c r="F549" t="n">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="550">
+      <c r="A550" t="n">
+        <v>456</v>
+      </c>
+      <c r="B550" t="inlineStr">
+        <is>
+          <t>2026-05-30</t>
+        </is>
+      </c>
+      <c r="C550" t="inlineStr">
+        <is>
+          <t>satin top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D550" t="n">
+        <v>1</v>
+      </c>
+      <c r="E550" t="n">
+        <v>0</v>
+      </c>
+      <c r="F550" t="n">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="551">
+      <c r="A551" t="n">
+        <v>457</v>
+      </c>
+      <c r="B551" t="inlineStr">
+        <is>
+          <t>2026-05-30</t>
+        </is>
+      </c>
+      <c r="C551" t="inlineStr">
+        <is>
+          <t>satin top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D551" t="n">
+        <v>1</v>
+      </c>
+      <c r="E551" t="n">
+        <v>0</v>
+      </c>
+      <c r="F551" t="n">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="552">
+      <c r="A552" t="n">
+        <v>458</v>
+      </c>
+      <c r="B552" t="inlineStr">
+        <is>
+          <t>2026-05-31</t>
+        </is>
+      </c>
+      <c r="C552" t="inlineStr">
+        <is>
+          <t>jumpsuit (Free Size)</t>
+        </is>
+      </c>
+      <c r="D552" t="n">
+        <v>1</v>
+      </c>
+      <c r="E552" t="n">
+        <v>0</v>
+      </c>
+      <c r="F552" t="n">
+        <v>3150</v>
+      </c>
+    </row>
+    <row r="553">
+      <c r="A553" t="n">
+        <v>459</v>
+      </c>
+      <c r="B553" t="inlineStr">
+        <is>
+          <t>2026-05-31</t>
+        </is>
+      </c>
+      <c r="C553" t="inlineStr">
+        <is>
+          <t>linen set (Free Size)</t>
+        </is>
+      </c>
+      <c r="D553" t="n">
+        <v>1</v>
+      </c>
+      <c r="E553" t="n">
+        <v>0</v>
+      </c>
+      <c r="F553" t="n">
+        <v>3850</v>
+      </c>
+    </row>
+    <row r="554">
+      <c r="A554" t="n">
+        <v>460</v>
+      </c>
+      <c r="B554" t="inlineStr">
+        <is>
+          <t>2026-05-31</t>
+        </is>
+      </c>
+      <c r="C554" t="inlineStr">
+        <is>
+          <t>linen set (Free Size)</t>
+        </is>
+      </c>
+      <c r="D554" t="n">
+        <v>1</v>
+      </c>
+      <c r="E554" t="n">
+        <v>0</v>
+      </c>
+      <c r="F554" t="n">
+        <v>3850</v>
+      </c>
+    </row>
+    <row r="555">
+      <c r="A555" t="n">
+        <v>460</v>
+      </c>
+      <c r="B555" t="inlineStr">
+        <is>
+          <t>2026-05-31</t>
+        </is>
+      </c>
+      <c r="C555" t="inlineStr">
+        <is>
+          <t>cami (Free Size)</t>
+        </is>
+      </c>
+      <c r="D555" t="n">
+        <v>1</v>
+      </c>
+      <c r="E555" t="n">
+        <v>0</v>
+      </c>
+      <c r="F555" t="n">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="556">
+      <c r="A556" t="n">
+        <v>461</v>
+      </c>
+      <c r="B556" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="C556" t="inlineStr">
+        <is>
+          <t>t-shirt (Free Size)</t>
+        </is>
+      </c>
+      <c r="D556" t="n">
+        <v>1</v>
+      </c>
+      <c r="E556" t="n">
+        <v>0</v>
+      </c>
+      <c r="F556" t="n">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="557">
+      <c r="A557" t="n">
+        <v>462</v>
+      </c>
+      <c r="B557" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="C557" t="inlineStr">
+        <is>
+          <t>t-shirt (Free Size)</t>
+        </is>
+      </c>
+      <c r="D557" t="n">
+        <v>1</v>
+      </c>
+      <c r="E557" t="n">
+        <v>0</v>
+      </c>
+      <c r="F557" t="n">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="558">
+      <c r="A558" t="n">
+        <v>463</v>
+      </c>
+      <c r="B558" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="C558" t="inlineStr">
+        <is>
+          <t>jumpsuit (Free Size)</t>
+        </is>
+      </c>
+      <c r="D558" t="n">
+        <v>1</v>
+      </c>
+      <c r="E558" t="n">
+        <v>0</v>
+      </c>
+      <c r="F558" t="n">
+        <v>3150</v>
+      </c>
+    </row>
+    <row r="559">
+      <c r="A559" t="n">
+        <v>464</v>
+      </c>
+      <c r="B559" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="C559" t="inlineStr">
+        <is>
+          <t>linen set (Free Size)</t>
+        </is>
+      </c>
+      <c r="D559" t="n">
+        <v>1</v>
+      </c>
+      <c r="E559" t="n">
+        <v>0</v>
+      </c>
+      <c r="F559" t="n">
+        <v>3850</v>
+      </c>
+    </row>
+    <row r="560">
+      <c r="A560" t="n">
+        <v>465</v>
+      </c>
+      <c r="B560" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="C560" t="inlineStr">
+        <is>
+          <t>t-shirt (Free Size)</t>
+        </is>
+      </c>
+      <c r="D560" t="n">
+        <v>1</v>
+      </c>
+      <c r="E560" t="n">
+        <v>0</v>
+      </c>
+      <c r="F560" t="n">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="561">
+      <c r="A561" t="n">
+        <v>466</v>
+      </c>
+      <c r="B561" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="C561" t="inlineStr">
+        <is>
+          <t>dress (Free Size)</t>
+        </is>
+      </c>
+      <c r="D561" t="n">
+        <v>1</v>
+      </c>
+      <c r="E561" t="n">
+        <v>0</v>
+      </c>
+      <c r="F561" t="n">
+        <v>3150</v>
+      </c>
+    </row>
+    <row r="562">
+      <c r="A562" t="n">
+        <v>466</v>
+      </c>
+      <c r="B562" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="C562" t="inlineStr">
+        <is>
+          <t>jumpsuit (Free Size)</t>
+        </is>
+      </c>
+      <c r="D562" t="n">
+        <v>1</v>
+      </c>
+      <c r="E562" t="n">
+        <v>0</v>
+      </c>
+      <c r="F562" t="n">
+        <v>3150</v>
+      </c>
+    </row>
+    <row r="563">
+      <c r="A563" t="n">
+        <v>467</v>
+      </c>
+      <c r="B563" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="C563" t="inlineStr">
+        <is>
+          <t>Top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D563" t="n">
+        <v>1</v>
+      </c>
+      <c r="E563" t="n">
+        <v>0</v>
+      </c>
+      <c r="F563" t="n">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="564">
+      <c r="A564" t="n">
+        <v>468</v>
+      </c>
+      <c r="B564" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="C564" t="inlineStr">
+        <is>
+          <t>lucky top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D564" t="n">
+        <v>1</v>
+      </c>
+      <c r="E564" t="n">
+        <v>0</v>
+      </c>
+      <c r="F564" t="n">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="565">
+      <c r="A565" t="n">
+        <v>469</v>
+      </c>
+      <c r="B565" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="C565" t="inlineStr">
+        <is>
+          <t>t-shirt (Free Size)</t>
+        </is>
+      </c>
+      <c r="D565" t="n">
+        <v>1</v>
+      </c>
+      <c r="E565" t="n">
+        <v>0</v>
+      </c>
+      <c r="F565" t="n">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="566">
+      <c r="A566" t="n">
+        <v>470</v>
+      </c>
+      <c r="B566" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="C566" t="inlineStr">
+        <is>
+          <t>as linen jumpsuit (Free Size)</t>
+        </is>
+      </c>
+      <c r="D566" t="n">
+        <v>1</v>
+      </c>
+      <c r="E566" t="n">
+        <v>0</v>
+      </c>
+      <c r="F566" t="n">
+        <v>2850</v>
+      </c>
+    </row>
+    <row r="567">
+      <c r="A567" t="n">
+        <v>471</v>
+      </c>
+      <c r="B567" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="C567" t="inlineStr">
+        <is>
+          <t>Chicken Top (Free Size bust 44)</t>
+        </is>
+      </c>
+      <c r="D567" t="n">
+        <v>1</v>
+      </c>
+      <c r="E567" t="n">
+        <v>0</v>
+      </c>
+      <c r="F567" t="n">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="568">
+      <c r="A568" t="n">
+        <v>471</v>
+      </c>
+      <c r="B568" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="C568" t="inlineStr">
+        <is>
+          <t>lace skirt (Free Size)</t>
+        </is>
+      </c>
+      <c r="D568" t="n">
+        <v>1</v>
+      </c>
+      <c r="E568" t="n">
+        <v>0</v>
+      </c>
+      <c r="F568" t="n">
+        <v>2550</v>
+      </c>
+    </row>
+    <row r="569">
+      <c r="A569" t="n">
+        <v>471</v>
+      </c>
+      <c r="B569" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="C569" t="inlineStr">
+        <is>
+          <t>cami (Free Size)</t>
+        </is>
+      </c>
+      <c r="D569" t="n">
+        <v>1</v>
+      </c>
+      <c r="E569" t="n">
+        <v>0</v>
+      </c>
+      <c r="F569" t="n">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="570">
+      <c r="A570" t="n">
+        <v>471</v>
+      </c>
+      <c r="B570" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="C570" t="inlineStr">
+        <is>
+          <t>Bralet Top (Free Size)</t>
+        </is>
+      </c>
+      <c r="D570" t="n">
+        <v>1</v>
+      </c>
+      <c r="E570" t="n">
+        <v>0</v>
+      </c>
+      <c r="F570" t="n">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="571">
+      <c r="A571" t="n">
+        <v>471</v>
+      </c>
+      <c r="B571" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="C571" t="inlineStr">
+        <is>
+          <t>lenin pant (Free Size)</t>
+        </is>
+      </c>
+      <c r="D571" t="n">
+        <v>1</v>
+      </c>
+      <c r="E571" t="n">
+        <v>0</v>
+      </c>
+      <c r="F571" t="n">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="572">
+      <c r="A572" t="n">
+        <v>471</v>
+      </c>
+      <c r="B572" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="C572" t="inlineStr">
+        <is>
+          <t>cami (Free Size)</t>
+        </is>
+      </c>
+      <c r="D572" t="n">
+        <v>1</v>
+      </c>
+      <c r="E572" t="n">
+        <v>350</v>
+      </c>
+      <c r="F572" t="n">
+        <v>850</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I101"/>
+  <dimension ref="A1:I202"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>SKU</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Name</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -13920,2770 +29484,6215 @@
       <c r="I18" t="inlineStr">
         <is>
           <t>Screenshot_2026-02-08_192342.png</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>19</v>
       </c>
       <c r="B19" t="inlineStr"/>
       <c r="C19" t="inlineStr">
         <is>
           <t>Pleated Skirt</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E19" t="n">
         <v>1790</v>
       </c>
       <c r="F19" t="n">
-        <v>2250</v>
+        <v>2450</v>
       </c>
       <c r="G19" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H19" t="n">
-        <v>3580</v>
+        <v>1790</v>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>Screenshot_2026-02-08_192401.png</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>20</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>6121</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Bralet Top</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E20" t="n">
         <v>1590</v>
       </c>
       <c r="F20" t="n">
-        <v>1999</v>
+        <v>2150</v>
       </c>
       <c r="G20" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H20" t="n">
-        <v>1590</v>
+        <v>0</v>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>Screenshot_2026-02-18_212533.png</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>21</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>9111</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Blazor Dress</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E21" t="n">
         <v>3390</v>
       </c>
       <c r="F21" t="n">
         <v>3999</v>
       </c>
       <c r="G21" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H21" t="n">
-        <v>3390</v>
+        <v>0</v>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>Screenshot_2026-02-08_192455.png</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>22</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>5160</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Dress</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E22" t="n">
         <v>2900</v>
       </c>
       <c r="F22" t="n">
         <v>3699</v>
       </c>
       <c r="G22" t="n">
         <v>0</v>
       </c>
       <c r="H22" t="n">
         <v>0</v>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>Screenshot_2026-02-10_122523.png</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>9078</t>
+          <t>9057</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Short Dress</t>
+          <t>Net Dress</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E23" t="n">
-        <v>2090</v>
+        <v>2900</v>
       </c>
       <c r="F23" t="n">
-        <v>2499</v>
+        <v>3900</v>
       </c>
       <c r="G23" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H23" t="n">
-        <v>4180</v>
+        <v>0</v>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>Screenshot_2026-02-16_102650.png</t>
+          <t>Screenshot_2026-02-16_102956.png</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>9057</t>
+          <t>5760-1</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Net Dress</t>
+          <t>Dress</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E24" t="n">
-        <v>2900</v>
+        <v>2750</v>
       </c>
       <c r="F24" t="n">
-        <v>3799</v>
+        <v>3599</v>
       </c>
       <c r="G24" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H24" t="n">
-        <v>2900</v>
+        <v>8250</v>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>Screenshot_2026-02-16_102956.png</t>
+          <t>Screenshot_2026-02-08_192656.png</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>5760-1</t>
+          <t>8125</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Dress</t>
+          <t>Pearl Dress</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E25" t="n">
-        <v>2750</v>
+        <v>3450</v>
       </c>
       <c r="F25" t="n">
-        <v>3599</v>
+        <v>4250</v>
       </c>
       <c r="G25" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H25" t="n">
-        <v>8250</v>
+        <v>13800</v>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>Screenshot_2026-02-08_192656.png</t>
+          <t>Screenshot_2026-02-08_192707.png</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
-        <v>27</v>
-[...5 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="B26" t="inlineStr"/>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Pearl Dress</t>
+          <t>Glitter Top</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E26" t="n">
-        <v>3450</v>
+        <v>1390</v>
       </c>
       <c r="F26" t="n">
-        <v>4250</v>
+        <v>1799</v>
       </c>
       <c r="G26" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H26" t="n">
-        <v>13800</v>
+        <v>0</v>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>Screenshot_2026-02-08_192707.png</t>
+          <t>Screenshot_2026-02-10_122550.png</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B27" t="inlineStr"/>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Glitter Top</t>
+          <t>offshouler Top</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E27" t="n">
-        <v>1390</v>
+        <v>990</v>
       </c>
       <c r="F27" t="n">
-        <v>1799</v>
+        <v>1450</v>
       </c>
       <c r="G27" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H27" t="n">
-        <v>0</v>
+        <v>990</v>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>Screenshot_2026-02-10_122550.png</t>
+          <t>Screenshot_2026-02-20_130632.png</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B28" t="inlineStr"/>
+        <v>30</v>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>5186</t>
+        </is>
+      </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>offshouler Top</t>
+          <t>Dress</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E28" t="n">
-        <v>990</v>
+        <v>2500</v>
       </c>
       <c r="F28" t="n">
-        <v>1450</v>
+        <v>2999</v>
       </c>
       <c r="G28" t="n">
         <v>1</v>
       </c>
       <c r="H28" t="n">
-        <v>990</v>
+        <v>2500</v>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>Screenshot_2026-02-20_130632.png</t>
+          <t>Screenshot_2026-02-16_102948.png</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>5186</t>
+          <t>862</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Dress</t>
+          <t>Bralet Top</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E29" t="n">
-        <v>2500</v>
+        <v>1490</v>
       </c>
       <c r="F29" t="n">
-        <v>2999</v>
+        <v>1950</v>
       </c>
       <c r="G29" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H29" t="n">
-        <v>2500</v>
+        <v>0</v>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>Screenshot_2026-02-16_102948.png</t>
+          <t>Screenshot_2026-02-08_192742.png</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>862</t>
+          <t>6136</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Bralet Top</t>
+          <t>Tube Top</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E30" t="n">
         <v>1490</v>
       </c>
       <c r="F30" t="n">
         <v>1850</v>
       </c>
       <c r="G30" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H30" t="n">
-        <v>1490</v>
+        <v>2980</v>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>Screenshot_2026-02-08_192742.png</t>
+          <t>Screenshot_2026-02-18_212436.png</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
-        <v>32</v>
-[...5 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="B31" t="inlineStr"/>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Tube Top</t>
+          <t>Full sleeve top</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E31" t="n">
-        <v>1490</v>
+        <v>990</v>
       </c>
       <c r="F31" t="n">
-        <v>1850</v>
+        <v>1250</v>
       </c>
       <c r="G31" t="n">
         <v>2</v>
       </c>
       <c r="H31" t="n">
-        <v>2980</v>
+        <v>1980</v>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>Screenshot_2026-02-18_212436.png</t>
+          <t>Screenshot_2026-02-16_102903.png</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B32" t="inlineStr"/>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Full sleeve top</t>
+          <t>polka dot stocking</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E32" t="n">
-        <v>990</v>
+        <v>450</v>
       </c>
       <c r="F32" t="n">
-        <v>1250</v>
+        <v>599</v>
       </c>
       <c r="G32" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H32" t="n">
-        <v>1980</v>
+        <v>1800</v>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>Screenshot_2026-02-16_102903.png</t>
+          <t>Screenshot_2026-03-18_081831.png</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B33" t="inlineStr"/>
+        <v>36</v>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>2818</t>
+        </is>
+      </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>polka dot stocking</t>
+          <t>offshoulder lace top</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Free Size</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E33" t="n">
-        <v>450</v>
+        <v>1075</v>
       </c>
       <c r="F33" t="n">
-        <v>599</v>
+        <v>1350</v>
       </c>
       <c r="G33" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H33" t="n">
-        <v>1800</v>
+        <v>1075</v>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>Screenshot_2026-03-18_081831.png</t>
+          <t>Screenshot_2026-02-16_102759.png</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>2818</t>
+          <t>2799</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>offshoulder lace top</t>
+          <t>black lace pocotop</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>Free Size</t>
         </is>
       </c>
       <c r="E34" t="n">
         <v>1075</v>
       </c>
       <c r="F34" t="n">
         <v>1350</v>
       </c>
       <c r="G34" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H34" t="n">
-        <v>1075</v>
+        <v>2150</v>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>Screenshot_2026-02-16_102759.png</t>
+          <t>Screenshot_2026-02-18_212528.png</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
-        <v>37</v>
-[...5 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="B35" t="inlineStr"/>
       <c r="C35" t="inlineStr">
         <is>
-          <t>black lace pocotop</t>
+          <t>satin lace sleeveless</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E35" t="n">
-        <v>1075</v>
+        <v>1050</v>
       </c>
       <c r="F35" t="n">
         <v>1350</v>
       </c>
       <c r="G35" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H35" t="n">
-        <v>2150</v>
+        <v>0</v>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>Screenshot_2026-02-18_212528.png</t>
+          <t>Screenshot_2026-02-20_130717.png</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B36" t="inlineStr"/>
       <c r="C36" t="inlineStr">
         <is>
-          <t>satin lace sleeveless</t>
+          <t>Shorts</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E36" t="n">
-        <v>1050</v>
+        <v>0</v>
       </c>
       <c r="F36" t="n">
-        <v>1350</v>
+        <v>1400</v>
       </c>
       <c r="G36" t="n">
         <v>0</v>
       </c>
       <c r="H36" t="n">
         <v>0</v>
       </c>
-      <c r="I36" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I36" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" t="n">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B37" t="inlineStr"/>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Shorts</t>
+          <t>Zara Cotton Top</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E37" t="n">
-        <v>0</v>
+        <v>1500</v>
       </c>
       <c r="F37" t="n">
-        <v>1400</v>
+        <v>2150</v>
       </c>
       <c r="G37" t="n">
         <v>0</v>
       </c>
       <c r="H37" t="n">
         <v>0</v>
       </c>
-      <c r="I37" t="inlineStr"/>
+      <c r="I37" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-02-28_093516.png</t>
+        </is>
+      </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B38" t="inlineStr"/>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Zara Denim Dress</t>
+          <t>Cord Set</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E38" t="n">
-        <v>2600</v>
+        <v>2100</v>
       </c>
       <c r="F38" t="n">
-        <v>3399</v>
+        <v>2750</v>
       </c>
       <c r="G38" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H38" t="n">
-        <v>2600</v>
-[...1 lines deleted...]
-      <c r="I38" t="inlineStr"/>
+        <v>0</v>
+      </c>
+      <c r="I38" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-02-28_093617.png</t>
+        </is>
+      </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="B39" t="inlineStr"/>
+        <v>44</v>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>719</t>
+        </is>
+      </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Zara Cotton Top</t>
+          <t>rayon set</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E39" t="n">
-        <v>1500</v>
+        <v>1550</v>
       </c>
       <c r="F39" t="n">
         <v>2150</v>
       </c>
       <c r="G39" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H39" t="n">
-        <v>3000</v>
+        <v>0</v>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>Screenshot_2026-02-28_093516.png</t>
+          <t>Screenshot_2026-02-28_093650.png</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B40" t="inlineStr"/>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Cord Set</t>
+          <t>silk weaven top</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E40" t="n">
-        <v>2100</v>
+        <v>1300</v>
       </c>
       <c r="F40" t="n">
-        <v>2750</v>
+        <v>1950</v>
       </c>
       <c r="G40" t="n">
         <v>0</v>
       </c>
       <c r="H40" t="n">
         <v>0</v>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>Screenshot_2026-02-28_093617.png</t>
+          <t>Screenshot_2026-02-24_165356.png</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
-        <v>44</v>
-[...5 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="B41" t="inlineStr"/>
       <c r="C41" t="inlineStr">
         <is>
-          <t>rayon set</t>
+          <t>jumpsuit</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E41" t="n">
-        <v>1550</v>
+        <v>1350</v>
       </c>
       <c r="F41" t="n">
-        <v>2150</v>
+        <v>1950</v>
       </c>
       <c r="G41" t="n">
         <v>0</v>
       </c>
       <c r="H41" t="n">
         <v>0</v>
       </c>
-      <c r="I41" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="n">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B42" t="inlineStr"/>
       <c r="C42" t="inlineStr">
         <is>
-          <t>silk weaven top</t>
+          <t>3 piece chicken set</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E42" t="n">
-        <v>1300</v>
+        <v>2150</v>
       </c>
       <c r="F42" t="n">
-        <v>1950</v>
+        <v>2750</v>
       </c>
       <c r="G42" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H42" t="n">
-        <v>1300</v>
+        <v>0</v>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>Screenshot_2026-02-24_165356.png</t>
+          <t>Screenshot_2026-02-28_093628.png</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B43" t="inlineStr"/>
       <c r="C43" t="inlineStr">
         <is>
-          <t>jumpsuit</t>
+          <t>Top with bow</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E43" t="n">
-        <v>1350</v>
+        <v>850</v>
       </c>
       <c r="F43" t="n">
-        <v>1950</v>
+        <v>1250</v>
       </c>
       <c r="G43" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H43" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I43" t="inlineStr"/>
+        <v>1700</v>
+      </c>
+      <c r="I43" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-03-11_153316.png</t>
+        </is>
+      </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B44" t="inlineStr"/>
       <c r="C44" t="inlineStr">
         <is>
-          <t>3 piece chicken set</t>
+          <t>Wrap Dress cotton navy blue</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Free Size</t>
+          <t>34 36 38 40 42</t>
         </is>
       </c>
       <c r="E44" t="n">
-        <v>2150</v>
+        <v>1590</v>
       </c>
       <c r="F44" t="n">
-        <v>2750</v>
+        <v>2350</v>
       </c>
       <c r="G44" t="n">
         <v>0</v>
       </c>
       <c r="H44" t="n">
         <v>0</v>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>Screenshot_2026-02-28_093628.png</t>
+          <t>Screenshot_2026-03-01_202101.png</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B45" t="inlineStr"/>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Top with bow</t>
+          <t>Print Tshirt</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E45" t="n">
-        <v>850</v>
+        <v>890</v>
       </c>
       <c r="F45" t="n">
         <v>1250</v>
       </c>
       <c r="G45" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H45" t="n">
-        <v>2550</v>
+        <v>0</v>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>Screenshot_2026-03-11_153316.png</t>
+          <t>Screenshot_2026-03-18_081856.png</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B46" t="inlineStr"/>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Wrap Dress cotton navy blue</t>
+          <t>Wrap Dress Georgette</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>34 36 38 40 42</t>
+          <t>free size</t>
         </is>
       </c>
       <c r="E46" t="n">
         <v>1590</v>
       </c>
       <c r="F46" t="n">
         <v>2350</v>
       </c>
       <c r="G46" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H46" t="n">
-        <v>6360</v>
+        <v>0</v>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>Screenshot_2026-03-01_202101.png</t>
+          <t>Screenshot_2026-03-01_202106.png</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B47" t="inlineStr"/>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Print Tshirt</t>
+          <t>flower top</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E47" t="n">
-        <v>890</v>
+        <v>1050</v>
       </c>
       <c r="F47" t="n">
-        <v>1250</v>
+        <v>1550</v>
       </c>
       <c r="G47" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H47" t="n">
-        <v>3560</v>
+        <v>3150</v>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>Screenshot_2026-03-18_081856.png</t>
+          <t>Screenshot_2026-03-11_153444.png</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B48" t="inlineStr"/>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Wrap Dress Georgette</t>
+          <t>shorts set</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>free size</t>
+          <t>Free Size</t>
         </is>
       </c>
       <c r="E48" t="n">
-        <v>1590</v>
+        <v>2150</v>
       </c>
       <c r="F48" t="n">
-        <v>2350</v>
+        <v>2850</v>
       </c>
       <c r="G48" t="n">
         <v>0</v>
       </c>
       <c r="H48" t="n">
         <v>0</v>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>Screenshot_2026-03-01_202106.png</t>
+          <t>Screenshot_2026-03-11_153227.png</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B49" t="inlineStr"/>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Zara Yellow Dress</t>
+          <t>lining tshirt</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E49" t="n">
-        <v>2600</v>
+        <v>1450</v>
       </c>
       <c r="F49" t="n">
-        <v>3850</v>
+        <v>1950</v>
       </c>
       <c r="G49" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H49" t="n">
-        <v>2600</v>
+        <v>4350</v>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>Screenshot_2026-03-01_202109.png</t>
+          <t>Screenshot_2026-03-11_153240.png</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B50" t="inlineStr"/>
       <c r="C50" t="inlineStr">
         <is>
-          <t>flower top</t>
+          <t>Dress Mix</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E50" t="n">
-        <v>1050</v>
+        <v>1850</v>
       </c>
       <c r="F50" t="n">
-        <v>1550</v>
+        <v>2350</v>
       </c>
       <c r="G50" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H50" t="n">
-        <v>4200</v>
+        <v>3700</v>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>Screenshot_2026-03-11_153444.png</t>
+          <t>Screenshot_2026-03-11_153250.png</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B51" t="inlineStr"/>
       <c r="C51" t="inlineStr">
         <is>
-          <t>shorts set</t>
+          <t>Plazu</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E51" t="n">
-        <v>2150</v>
+        <v>1100</v>
       </c>
       <c r="F51" t="n">
-        <v>2850</v>
+        <v>1450</v>
       </c>
       <c r="G51" t="n">
         <v>0</v>
       </c>
       <c r="H51" t="n">
         <v>0</v>
       </c>
-      <c r="I51" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I51" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" t="n">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B52" t="inlineStr"/>
       <c r="C52" t="inlineStr">
         <is>
-          <t>lining tshirt</t>
+          <t>Pant</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E52" t="n">
-        <v>1450</v>
+        <v>1850</v>
       </c>
       <c r="F52" t="n">
-        <v>1950</v>
+        <v>2650</v>
       </c>
       <c r="G52" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H52" t="n">
-        <v>4350</v>
+        <v>1850</v>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>Screenshot_2026-03-11_153240.png</t>
+          <t>Screenshot_2026-03-14_194935.png</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B53" t="inlineStr"/>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Dress Mix</t>
+          <t>Tops</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E53" t="n">
-        <v>1850</v>
+        <v>1050</v>
       </c>
       <c r="F53" t="n">
-        <v>2350</v>
+        <v>1350</v>
       </c>
       <c r="G53" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H53" t="n">
-        <v>7400</v>
+        <v>1050</v>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>Screenshot_2026-03-11_153250.png</t>
+          <t>Screenshot_2026-03-14_194946.png</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B54" t="inlineStr"/>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Plazu</t>
+          <t>Embrodery</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E54" t="n">
-        <v>1100</v>
+        <v>1550</v>
       </c>
       <c r="F54" t="n">
-        <v>1450</v>
+        <v>2100</v>
       </c>
       <c r="G54" t="n">
         <v>0</v>
       </c>
       <c r="H54" t="n">
         <v>0</v>
       </c>
-      <c r="I54" t="inlineStr"/>
+      <c r="I54" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-03-18_081807.png</t>
+        </is>
+      </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B55" t="inlineStr"/>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Pant</t>
+          <t>String Tops</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E55" t="n">
-        <v>1850</v>
+        <v>1250</v>
       </c>
       <c r="F55" t="n">
-        <v>2399</v>
+        <v>1650</v>
       </c>
       <c r="G55" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H55" t="n">
-        <v>5550</v>
+        <v>5000</v>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>Screenshot_2026-03-14_194935.png</t>
+          <t>Screenshot_2026-03-14_194952.png</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B56" t="inlineStr"/>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Tops</t>
+          <t>Mix Top</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E56" t="n">
-        <v>1050</v>
+        <v>950</v>
       </c>
       <c r="F56" t="n">
-        <v>1350</v>
+        <v>1250</v>
       </c>
       <c r="G56" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H56" t="n">
-        <v>3150</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="n">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B57" t="inlineStr"/>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Embrodery</t>
+          <t>Embrodery Top</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E57" t="n">
         <v>1550</v>
       </c>
       <c r="F57" t="n">
         <v>2100</v>
       </c>
       <c r="G57" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H57" t="n">
-        <v>0</v>
+        <v>1550</v>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>Screenshot_2026-03-18_081807.png</t>
+          <t>Screenshot_2026-03-19_164606.png</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B58" t="inlineStr"/>
       <c r="C58" t="inlineStr">
         <is>
-          <t>String Tops</t>
+          <t>Top</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E58" t="n">
-        <v>1250</v>
+        <v>1050</v>
       </c>
       <c r="F58" t="n">
-        <v>1650</v>
+        <v>1550</v>
       </c>
       <c r="G58" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H58" t="n">
-        <v>5000</v>
+        <v>2100</v>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>Screenshot_2026-03-14_194952.png</t>
+          <t>Screenshot_2026-04-08_105809.png</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B59" t="inlineStr"/>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Mix Top</t>
+          <t>One piece</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E59" t="n">
-        <v>950</v>
+        <v>1950</v>
       </c>
       <c r="F59" t="n">
-        <v>1250</v>
+        <v>2550</v>
       </c>
       <c r="G59" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H59" t="n">
-        <v>950</v>
-[...1 lines deleted...]
-      <c r="I59" t="inlineStr"/>
+        <v>0</v>
+      </c>
+      <c r="I59" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-03-28_092447.png</t>
+        </is>
+      </c>
     </row>
     <row r="60">
       <c r="A60" t="n">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="B60" t="inlineStr"/>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Embrodery Top</t>
+          <t>Lulu Trouser</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Free Size</t>
+          <t>L XL 2XL 3XL</t>
         </is>
       </c>
       <c r="E60" t="n">
-        <v>1550</v>
+        <v>1050</v>
       </c>
       <c r="F60" t="n">
-        <v>2100</v>
+        <v>1350</v>
       </c>
       <c r="G60" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H60" t="n">
-        <v>1550</v>
-[...5 lines deleted...]
-      </c>
+        <v>4200</v>
+      </c>
+      <c r="I60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="n">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="B61" t="inlineStr"/>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Top</t>
+          <t>Polo Shirt</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E61" t="n">
-        <v>1050</v>
+        <v>1090</v>
       </c>
       <c r="F61" t="n">
-        <v>1350</v>
+        <v>1550</v>
       </c>
       <c r="G61" t="n">
         <v>2</v>
       </c>
       <c r="H61" t="n">
-        <v>2100</v>
-[...1 lines deleted...]
-      <c r="I61" t="inlineStr"/>
+        <v>2180</v>
+      </c>
+      <c r="I61" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-04-04_085425.png</t>
+        </is>
+      </c>
     </row>
     <row r="62">
       <c r="A62" t="n">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="B62" t="inlineStr"/>
       <c r="C62" t="inlineStr">
         <is>
-          <t>One piece</t>
+          <t>Chicken Top</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Free Size</t>
+          <t>Free Size bust 44</t>
         </is>
       </c>
       <c r="E62" t="n">
-        <v>1950</v>
+        <v>1150</v>
       </c>
       <c r="F62" t="n">
-        <v>2550</v>
+        <v>1550</v>
       </c>
       <c r="G62" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H62" t="n">
-        <v>1950</v>
+        <v>0</v>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>Screenshot_2026-03-28_092447.png</t>
+          <t>Screenshot_2026-03-18_081651.png</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="n">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B63" t="inlineStr"/>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Lulu Trouser</t>
+          <t>Brown Ruffle Top</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>L XL 2XL 3XL</t>
+          <t>M</t>
         </is>
       </c>
       <c r="E63" t="n">
-        <v>1050</v>
+        <v>950</v>
       </c>
       <c r="F63" t="n">
-        <v>1350</v>
+        <v>1450</v>
       </c>
       <c r="G63" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H63" t="n">
-        <v>4200</v>
-[...1 lines deleted...]
-      <c r="I63" t="inlineStr"/>
+        <v>0</v>
+      </c>
+      <c r="I63" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-03-18_081655.png</t>
+        </is>
+      </c>
     </row>
     <row r="64">
       <c r="A64" t="n">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B64" t="inlineStr"/>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Polo Shirt</t>
+          <t>Brown Ruffle Top</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Free Size</t>
+          <t>L</t>
         </is>
       </c>
       <c r="E64" t="n">
-        <v>1090</v>
+        <v>950</v>
       </c>
       <c r="F64" t="n">
-        <v>1450</v>
+        <v>1250</v>
       </c>
       <c r="G64" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H64" t="n">
-        <v>3270</v>
-[...1 lines deleted...]
-      <c r="I64" t="inlineStr"/>
+        <v>0</v>
+      </c>
+      <c r="I64" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-03-18_081655.png</t>
+        </is>
+      </c>
     </row>
     <row r="65">
       <c r="A65" t="n">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B65" t="inlineStr"/>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Chicken Top</t>
+          <t>Brown Ruffle Top</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Free Size bust 44</t>
+          <t>XL</t>
         </is>
       </c>
       <c r="E65" t="n">
-        <v>1150</v>
+        <v>950</v>
       </c>
       <c r="F65" t="n">
-        <v>1550</v>
+        <v>1350</v>
       </c>
       <c r="G65" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H65" t="n">
-        <v>1150</v>
+        <v>0</v>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>Screenshot_2026-03-18_081651.png</t>
+          <t>Screenshot_2026-03-18_081655.png</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="n">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B66" t="inlineStr"/>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Brown Ruffle Top</t>
+          <t>2 piece set lining</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>Free Size</t>
         </is>
       </c>
       <c r="E66" t="n">
-        <v>950</v>
+        <v>1250</v>
       </c>
       <c r="F66" t="n">
-        <v>1350</v>
+        <v>1600</v>
       </c>
       <c r="G66" t="n">
         <v>0</v>
       </c>
       <c r="H66" t="n">
         <v>0</v>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>Screenshot_2026-03-18_081655.png</t>
+          <t>Screenshot_2026-03-19_164740.png</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="n">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="B67" t="inlineStr"/>
+        <v>74</v>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>8415</t>
+        </is>
+      </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Brown Ruffle Top</t>
+          <t>Top</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>Free Size</t>
         </is>
       </c>
       <c r="E67" t="n">
-        <v>950</v>
+        <v>1150</v>
       </c>
       <c r="F67" t="n">
-        <v>1250</v>
+        <v>1750</v>
       </c>
       <c r="G67" t="n">
         <v>0</v>
       </c>
       <c r="H67" t="n">
         <v>0</v>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>Screenshot_2026-03-18_081655.png</t>
+          <t>Screenshot_2026-03-28_092642.png</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="n">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="B68" t="inlineStr"/>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Brown Ruffle Top</t>
+          <t>Jumpsuit</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>XL</t>
+          <t>Free Size</t>
         </is>
       </c>
       <c r="E68" t="n">
-        <v>950</v>
+        <v>1650</v>
       </c>
       <c r="F68" t="n">
-        <v>1350</v>
+        <v>2450</v>
       </c>
       <c r="G68" t="n">
         <v>0</v>
       </c>
       <c r="H68" t="n">
         <v>0</v>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>Screenshot_2026-03-18_081655.png</t>
+          <t>Screenshot_2026-03-21_093850.png</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="n">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="B69" t="inlineStr"/>
       <c r="C69" t="inlineStr">
         <is>
-          <t>2 piece set lining</t>
+          <t>jumpsuit</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E69" t="n">
-        <v>1250</v>
+        <v>1650</v>
       </c>
       <c r="F69" t="n">
-        <v>1600</v>
+        <v>2450</v>
       </c>
       <c r="G69" t="n">
         <v>0</v>
       </c>
       <c r="H69" t="n">
         <v>0</v>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>Screenshot_2026-03-19_164740.png</t>
+          <t>Screenshot_2026-03-21_095151.png</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="n">
-        <v>74</v>
-[...5 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="B70" t="inlineStr"/>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Top</t>
+          <t>jumpsuit</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E70" t="n">
-        <v>1150</v>
+        <v>1650</v>
       </c>
       <c r="F70" t="n">
-        <v>1750</v>
+        <v>2450</v>
       </c>
       <c r="G70" t="n">
         <v>2</v>
       </c>
       <c r="H70" t="n">
-        <v>2300</v>
+        <v>3300</v>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>Screenshot_2026-03-28_092642.png</t>
+          <t>Screenshot_2026-03-21_095155.png</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="n">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="B71" t="inlineStr"/>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Jumpsuit</t>
+          <t>Orange top</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Free Size</t>
+          <t>M 38-40 L 42-44 XL 46-48</t>
         </is>
       </c>
       <c r="E71" t="n">
-        <v>1650</v>
+        <v>1250</v>
       </c>
       <c r="F71" t="n">
-        <v>2450</v>
+        <v>1850</v>
       </c>
       <c r="G71" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H71" t="n">
-        <v>0</v>
+        <v>2500</v>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>Screenshot_2026-03-21_093850.png</t>
+          <t>Screenshot_2026-03-21_114321.png</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="n">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="B72" t="inlineStr"/>
       <c r="C72" t="inlineStr">
         <is>
           <t>jumpsuit</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E72" t="n">
         <v>1650</v>
       </c>
       <c r="F72" t="n">
         <v>2450</v>
       </c>
       <c r="G72" t="n">
         <v>0</v>
       </c>
       <c r="H72" t="n">
         <v>0</v>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>Screenshot_2026-03-21_095151.png</t>
+          <t>649837864_1432780924995291_108248831329238886_n.jpg</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="n">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="B73" t="inlineStr"/>
       <c r="C73" t="inlineStr">
         <is>
-          <t>jumpsuit</t>
+          <t>Superdry Wrap Dress</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Free Size</t>
+          <t>36 38 40 42</t>
         </is>
       </c>
       <c r="E73" t="n">
         <v>1650</v>
       </c>
       <c r="F73" t="n">
-        <v>2450</v>
+        <v>2550</v>
       </c>
       <c r="G73" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H73" t="n">
-        <v>4950</v>
+        <v>0</v>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>Screenshot_2026-03-21_095155.png</t>
+          <t>Screenshot_2026-03-22_093413.png</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="n">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B74" t="inlineStr"/>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Orange top</t>
+          <t>two piece set</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>M 38-40 L 42-44 XL 46-48</t>
+          <t>Free Size</t>
         </is>
       </c>
       <c r="E74" t="n">
-        <v>1250</v>
+        <v>1750</v>
       </c>
       <c r="F74" t="n">
-        <v>1750</v>
+        <v>2650</v>
       </c>
       <c r="G74" t="n">
         <v>0</v>
       </c>
       <c r="H74" t="n">
         <v>0</v>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>Screenshot_2026-03-21_114321.png</t>
+          <t>Screenshot_2026-03-23_080952.png</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="n">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="B75" t="inlineStr"/>
       <c r="C75" t="inlineStr">
         <is>
-          <t>jumpsuit</t>
+          <t>Polka Dot Dress</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E75" t="n">
         <v>1650</v>
       </c>
       <c r="F75" t="n">
-        <v>2450</v>
+        <v>2550</v>
       </c>
       <c r="G75" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H75" t="n">
-        <v>0</v>
+        <v>1650</v>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>649837864_1432780924995291_108248831329238886_n.jpg</t>
+          <t>Screenshot_2026-03-23_133733.png</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="n">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="B76" t="inlineStr"/>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Superdry Wrap Dress</t>
+          <t>Stripe button dress</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>36 38 40 42</t>
+          <t>Free Size</t>
         </is>
       </c>
       <c r="E76" t="n">
-        <v>1650</v>
+        <v>1050</v>
       </c>
       <c r="F76" t="n">
-        <v>2550</v>
+        <v>1950</v>
       </c>
       <c r="G76" t="n">
         <v>0</v>
       </c>
       <c r="H76" t="n">
         <v>0</v>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>Screenshot_2026-03-22_093413.png</t>
+          <t>Screenshot_2026-03-23_133736.png</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="n">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="B77" t="inlineStr"/>
       <c r="C77" t="inlineStr">
         <is>
-          <t>two piece set</t>
+          <t>jumpsuit</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E77" t="n">
-        <v>1750</v>
+        <v>1650</v>
       </c>
       <c r="F77" t="n">
-        <v>2650</v>
+        <v>2450</v>
       </c>
       <c r="G77" t="n">
         <v>0</v>
       </c>
       <c r="H77" t="n">
         <v>0</v>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>Screenshot_2026-03-23_080952.png</t>
+          <t>Screenshot_2026-03-23_230154.png</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="n">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B78" t="inlineStr"/>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Polka Dot Dress</t>
+          <t>jumpsuit</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E78" t="n">
         <v>1650</v>
       </c>
       <c r="F78" t="n">
-        <v>2550</v>
+        <v>2450</v>
       </c>
       <c r="G78" t="n">
         <v>0</v>
       </c>
       <c r="H78" t="n">
         <v>0</v>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>Screenshot_2026-03-23_133733.png</t>
+          <t>Screenshot_2026-03-24_145128.png</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="n">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B79" t="inlineStr"/>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Stripe button dress</t>
+          <t>jumpsuit</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E79" t="n">
-        <v>1050</v>
+        <v>1650</v>
       </c>
       <c r="F79" t="n">
-        <v>1950</v>
+        <v>2450</v>
       </c>
       <c r="G79" t="n">
         <v>0</v>
       </c>
       <c r="H79" t="n">
         <v>0</v>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>Screenshot_2026-03-23_133736.png</t>
+          <t>Screenshot_2026-03-24_145511.png</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="n">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B80" t="inlineStr"/>
       <c r="C80" t="inlineStr">
         <is>
-          <t>jumpsuit</t>
+          <t>Mermaid Skirt</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E80" t="n">
-        <v>1650</v>
+        <v>1450</v>
       </c>
       <c r="F80" t="n">
-        <v>2450</v>
+        <v>2150</v>
       </c>
       <c r="G80" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H80" t="n">
-        <v>0</v>
+        <v>1450</v>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>Screenshot_2026-03-23_230154.png</t>
+          <t>Screenshot_2026-04-04_085453.png</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="n">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B81" t="inlineStr"/>
       <c r="C81" t="inlineStr">
         <is>
           <t>jumpsuit</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E81" t="n">
         <v>1650</v>
       </c>
       <c r="F81" t="n">
         <v>2450</v>
       </c>
       <c r="G81" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H81" t="n">
-        <v>1650</v>
+        <v>0</v>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>Screenshot_2026-03-24_145128.png</t>
+          <t>Screenshot_2026-03-24_223818.png</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="n">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B82" t="inlineStr"/>
       <c r="C82" t="inlineStr">
         <is>
           <t>jumpsuit</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E82" t="n">
         <v>1650</v>
       </c>
       <c r="F82" t="n">
         <v>2450</v>
       </c>
       <c r="G82" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H82" t="n">
-        <v>1650</v>
+        <v>0</v>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>Screenshot_2026-03-24_145511.png</t>
+          <t>Screenshot_2026-03-24_223829.png</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="n">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B83" t="inlineStr"/>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Mermaid Skirt</t>
+          <t>Jumpsuit</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E83" t="n">
-        <v>1450</v>
+        <v>1650</v>
       </c>
       <c r="F83" t="n">
-        <v>2150</v>
+        <v>2450</v>
       </c>
       <c r="G83" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H83" t="n">
-        <v>2900</v>
-[...1 lines deleted...]
-      <c r="I83" t="inlineStr"/>
+        <v>0</v>
+      </c>
+      <c r="I83" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-03-25_105506.png</t>
+        </is>
+      </c>
     </row>
     <row r="84">
       <c r="A84" t="n">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B84" t="inlineStr"/>
       <c r="C84" t="inlineStr">
         <is>
           <t>jumpsuit</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E84" t="n">
         <v>1650</v>
       </c>
       <c r="F84" t="n">
         <v>2450</v>
       </c>
       <c r="G84" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H84" t="n">
-        <v>1650</v>
+        <v>0</v>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>Screenshot_2026-03-24_223818.png</t>
+          <t>Screenshot_2026-03-25_105511.png</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="n">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B85" t="inlineStr"/>
       <c r="C85" t="inlineStr">
         <is>
           <t>jumpsuit</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E85" t="n">
         <v>1650</v>
       </c>
       <c r="F85" t="n">
         <v>2450</v>
       </c>
       <c r="G85" t="n">
         <v>0</v>
       </c>
       <c r="H85" t="n">
         <v>0</v>
       </c>
-      <c r="I85" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I85" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" t="n">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B86" t="inlineStr"/>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Jumpsuit</t>
+          <t>jumpsuit</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E86" t="n">
         <v>1650</v>
       </c>
       <c r="F86" t="n">
         <v>2450</v>
       </c>
       <c r="G86" t="n">
         <v>0</v>
       </c>
       <c r="H86" t="n">
         <v>0</v>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>Screenshot_2026-03-25_105506.png</t>
+          <t>Screenshot_2026-03-25_110040.png</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="n">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B87" t="inlineStr"/>
       <c r="C87" t="inlineStr">
         <is>
-          <t>jumpsuit</t>
+          <t>Mirror Shorts</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E87" t="n">
-        <v>1650</v>
+        <v>1550</v>
       </c>
       <c r="F87" t="n">
-        <v>2450</v>
+        <v>2350</v>
       </c>
       <c r="G87" t="n">
         <v>0</v>
       </c>
       <c r="H87" t="n">
         <v>0</v>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>Screenshot_2026-03-25_105511.png</t>
+          <t>Screenshot_2026-04-04_085517.png</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="n">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B88" t="inlineStr"/>
       <c r="C88" t="inlineStr">
         <is>
-          <t>jumpsuit</t>
+          <t>lining dress</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E88" t="n">
-        <v>1650</v>
+        <v>2150</v>
       </c>
       <c r="F88" t="n">
-        <v>2450</v>
+        <v>3150</v>
       </c>
       <c r="G88" t="n">
         <v>0</v>
       </c>
       <c r="H88" t="n">
         <v>0</v>
       </c>
-      <c r="I88" t="inlineStr"/>
+      <c r="I88" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-03-28_092759.png</t>
+        </is>
+      </c>
     </row>
     <row r="89">
       <c r="A89" t="n">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B89" t="inlineStr"/>
       <c r="C89" t="inlineStr">
         <is>
-          <t>jumpsuit</t>
+          <t>floral shirt</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E89" t="n">
-        <v>1650</v>
+        <v>1350</v>
       </c>
       <c r="F89" t="n">
-        <v>2450</v>
+        <v>1850</v>
       </c>
       <c r="G89" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H89" t="n">
-        <v>0</v>
+        <v>1350</v>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>Screenshot_2026-03-25_110040.png</t>
+          <t>Screenshot_2026-03-28_092823.png</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="n">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="B90" t="inlineStr"/>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Mirror Shorts</t>
+          <t>Cotton Dress</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E90" t="n">
-        <v>1550</v>
+        <v>1650</v>
       </c>
       <c r="F90" t="n">
-        <v>2350</v>
+        <v>2550</v>
       </c>
       <c r="G90" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H90" t="n">
-        <v>4650</v>
-[...1 lines deleted...]
-      <c r="I90" t="inlineStr"/>
+        <v>0</v>
+      </c>
+      <c r="I90" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-05-29_142217.png</t>
+        </is>
+      </c>
     </row>
     <row r="91">
       <c r="A91" t="n">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B91" t="inlineStr"/>
       <c r="C91" t="inlineStr">
         <is>
-          <t>lining dress</t>
+          <t>String dress</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E91" t="n">
-        <v>2150</v>
+        <v>1650</v>
       </c>
       <c r="F91" t="n">
-        <v>3150</v>
+        <v>2550</v>
       </c>
       <c r="G91" t="n">
         <v>0</v>
       </c>
       <c r="H91" t="n">
         <v>0</v>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>Screenshot_2026-03-28_092759.png</t>
+          <t>Screenshot_2026-04-04_085935.png</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="n">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="B92" t="inlineStr"/>
       <c r="C92" t="inlineStr">
         <is>
-          <t>floral shirt</t>
+          <t>Zara Dress Printed</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E92" t="n">
-        <v>1350</v>
+        <v>2250</v>
       </c>
       <c r="F92" t="n">
-        <v>1850</v>
+        <v>3250</v>
       </c>
       <c r="G92" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H92" t="n">
-        <v>2700</v>
+        <v>0</v>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>Screenshot_2026-03-28_092823.png</t>
+          <t>Screenshot_2026-03-30_104636.png</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="n">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="B93" t="inlineStr"/>
       <c r="C93" t="inlineStr">
         <is>
-          <t>cotton pant</t>
+          <t>Zara Shirt</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>38 40</t>
+          <t>Free Size</t>
         </is>
       </c>
       <c r="E93" t="n">
-        <v>1050</v>
+        <v>1350</v>
       </c>
       <c r="F93" t="n">
-        <v>1850</v>
+        <v>1950</v>
       </c>
       <c r="G93" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H93" t="n">
-        <v>5250</v>
+        <v>0</v>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>Screenshot_2026-03-28_092839.png</t>
+          <t>Screenshot_2026-04-04_085945.png</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="n">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B94" t="inlineStr"/>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Cotton Dress</t>
+          <t>Chocker top</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E94" t="n">
-        <v>1650</v>
+        <v>1350</v>
       </c>
       <c r="F94" t="n">
-        <v>2550</v>
+        <v>1950</v>
       </c>
       <c r="G94" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H94" t="n">
-        <v>1650</v>
-[...1 lines deleted...]
-      <c r="I94" t="inlineStr"/>
+        <v>5400</v>
+      </c>
+      <c r="I94" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-04-04_085940.png</t>
+        </is>
+      </c>
     </row>
     <row r="95">
       <c r="A95" t="n">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B95" t="inlineStr"/>
       <c r="C95" t="inlineStr">
         <is>
-          <t>String dress</t>
+          <t>Pompom dress</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E95" t="n">
         <v>1650</v>
       </c>
       <c r="F95" t="n">
         <v>2550</v>
       </c>
       <c r="G95" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H95" t="n">
-        <v>0</v>
+        <v>3300</v>
       </c>
       <c r="I95" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" t="n">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="B96" t="inlineStr"/>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Zara Dress Printed</t>
+          <t>Dress</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E96" t="n">
-        <v>2250</v>
+        <v>1050</v>
       </c>
       <c r="F96" t="n">
-        <v>3250</v>
+        <v>1950</v>
       </c>
       <c r="G96" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H96" t="n">
-        <v>2250</v>
+        <v>0</v>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>Screenshot_2026-03-30_104636.png</t>
+          <t>Screenshot_2026-03-30_104611.png</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="n">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="B97" t="inlineStr"/>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Zara Shirt</t>
+          <t>White Embroidery Top</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E97" t="n">
-        <v>1350</v>
+        <v>1550</v>
       </c>
       <c r="F97" t="n">
-        <v>2050</v>
+        <v>2150</v>
       </c>
       <c r="G97" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H97" t="n">
-        <v>2700</v>
-[...1 lines deleted...]
-      <c r="I97" t="inlineStr"/>
+        <v>0</v>
+      </c>
+      <c r="I97" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-04-04_084308.png</t>
+        </is>
+      </c>
     </row>
     <row r="98">
       <c r="A98" t="n">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="B98" t="inlineStr"/>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Chocker top</t>
+          <t>Zara Dress</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E98" t="n">
-        <v>1350</v>
+        <v>2450</v>
       </c>
       <c r="F98" t="n">
-        <v>1950</v>
+        <v>3450</v>
       </c>
       <c r="G98" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H98" t="n">
-        <v>4050</v>
-[...1 lines deleted...]
-      <c r="I98" t="inlineStr"/>
+        <v>2450</v>
+      </c>
+      <c r="I98" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-05-29_133436.png</t>
+        </is>
+      </c>
     </row>
     <row r="99">
       <c r="A99" t="n">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="B99" t="inlineStr"/>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Pompom dress</t>
+          <t>A&amp;S Green Dress</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E99" t="n">
-        <v>1650</v>
+        <v>1750</v>
       </c>
       <c r="F99" t="n">
-        <v>2550</v>
+        <v>2650</v>
       </c>
       <c r="G99" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H99" t="n">
-        <v>4950</v>
-[...1 lines deleted...]
-      <c r="I99" t="inlineStr"/>
+        <v>0</v>
+      </c>
+      <c r="I99" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-04-04_084315.png</t>
+        </is>
+      </c>
     </row>
     <row r="100">
       <c r="A100" t="n">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="B100" t="inlineStr"/>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Cotton top</t>
+          <t>Cotton dress</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
       <c r="E100" t="n">
-        <v>1250</v>
+        <v>1650</v>
       </c>
       <c r="F100" t="n">
-        <v>1850</v>
+        <v>2550</v>
       </c>
       <c r="G100" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H100" t="n">
-        <v>5000</v>
-[...1 lines deleted...]
-      <c r="I100" t="inlineStr"/>
+        <v>0</v>
+      </c>
+      <c r="I100" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-04-04_084326.png</t>
+        </is>
+      </c>
     </row>
     <row r="101">
       <c r="A101" t="n">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="B101" t="inlineStr"/>
       <c r="C101" t="inlineStr">
         <is>
+          <t>abarcrombie dress</t>
+        </is>
+      </c>
+      <c r="D101" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E101" t="n">
+        <v>2250</v>
+      </c>
+      <c r="F101" t="n">
+        <v>3150</v>
+      </c>
+      <c r="G101" t="n">
+        <v>0</v>
+      </c>
+      <c r="H101" t="n">
+        <v>0</v>
+      </c>
+      <c r="I101" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-04-04_084320.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="n">
+        <v>114</v>
+      </c>
+      <c r="B102" t="inlineStr"/>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>Linen printed Shirt</t>
+        </is>
+      </c>
+      <c r="D102" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E102" t="n">
+        <v>1450</v>
+      </c>
+      <c r="F102" t="n">
+        <v>2150</v>
+      </c>
+      <c r="G102" t="n">
+        <v>0</v>
+      </c>
+      <c r="H102" t="n">
+        <v>0</v>
+      </c>
+      <c r="I102" t="inlineStr"/>
+    </row>
+    <row r="103">
+      <c r="A103" t="n">
+        <v>115</v>
+      </c>
+      <c r="B103" t="inlineStr"/>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>linen dress</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E103" t="n">
+        <v>0</v>
+      </c>
+      <c r="F103" t="n">
+        <v>2550</v>
+      </c>
+      <c r="G103" t="n">
+        <v>0</v>
+      </c>
+      <c r="H103" t="n">
+        <v>0</v>
+      </c>
+      <c r="I103" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-04-06_200535.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="n">
+        <v>116</v>
+      </c>
+      <c r="B104" t="inlineStr"/>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>Halter top</t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E104" t="n">
+        <v>1390</v>
+      </c>
+      <c r="F104" t="n">
+        <v>1950</v>
+      </c>
+      <c r="G104" t="n">
+        <v>1</v>
+      </c>
+      <c r="H104" t="n">
+        <v>1390</v>
+      </c>
+      <c r="I104" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-04-08_105848.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="n">
+        <v>118</v>
+      </c>
+      <c r="B105" t="inlineStr"/>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>Halter top</t>
+        </is>
+      </c>
+      <c r="D105" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E105" t="n">
+        <v>1390</v>
+      </c>
+      <c r="F105" t="n">
+        <v>1950</v>
+      </c>
+      <c r="G105" t="n">
+        <v>2</v>
+      </c>
+      <c r="H105" t="n">
+        <v>2780</v>
+      </c>
+      <c r="I105" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-04-08_105901.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="n">
+        <v>119</v>
+      </c>
+      <c r="B106" t="inlineStr"/>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>White Top</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E106" t="n">
+        <v>1490</v>
+      </c>
+      <c r="F106" t="n">
+        <v>2100</v>
+      </c>
+      <c r="G106" t="n">
+        <v>1</v>
+      </c>
+      <c r="H106" t="n">
+        <v>1490</v>
+      </c>
+      <c r="I106" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-04-08_105906.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="n">
+        <v>120</v>
+      </c>
+      <c r="B107" t="inlineStr"/>
+      <c r="C107" t="inlineStr">
+        <is>
           <t>Dress</t>
         </is>
       </c>
-      <c r="D101" t="inlineStr">
+      <c r="D107" t="inlineStr">
         <is>
           <t>Free Size</t>
         </is>
       </c>
-      <c r="E101" t="n">
+      <c r="E107" t="n">
+        <v>2150</v>
+      </c>
+      <c r="F107" t="n">
+        <v>2950</v>
+      </c>
+      <c r="G107" t="n">
+        <v>1</v>
+      </c>
+      <c r="H107" t="n">
+        <v>2150</v>
+      </c>
+      <c r="I107" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-04-08_105911.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="n">
+        <v>121</v>
+      </c>
+      <c r="B108" t="inlineStr"/>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>top</t>
+        </is>
+      </c>
+      <c r="D108" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E108" t="n">
+        <v>1390</v>
+      </c>
+      <c r="F108" t="n">
+        <v>1950</v>
+      </c>
+      <c r="G108" t="n">
+        <v>2</v>
+      </c>
+      <c r="H108" t="n">
+        <v>2780</v>
+      </c>
+      <c r="I108" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-04-10_163438.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="n">
+        <v>122</v>
+      </c>
+      <c r="B109" t="inlineStr"/>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>top</t>
+        </is>
+      </c>
+      <c r="D109" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E109" t="n">
+        <v>1390</v>
+      </c>
+      <c r="F109" t="n">
+        <v>1950</v>
+      </c>
+      <c r="G109" t="n">
+        <v>1</v>
+      </c>
+      <c r="H109" t="n">
+        <v>1390</v>
+      </c>
+      <c r="I109" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-04-10_163443.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="n">
+        <v>123</v>
+      </c>
+      <c r="B110" t="inlineStr"/>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>dark jeans shorts</t>
+        </is>
+      </c>
+      <c r="D110" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E110" t="n">
+        <v>1390</v>
+      </c>
+      <c r="F110" t="n">
+        <v>1950</v>
+      </c>
+      <c r="G110" t="n">
+        <v>1</v>
+      </c>
+      <c r="H110" t="n">
+        <v>1390</v>
+      </c>
+      <c r="I110" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-05-29_134107.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="n">
+        <v>124</v>
+      </c>
+      <c r="B111" t="inlineStr"/>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>Light Jeans Shorts</t>
+        </is>
+      </c>
+      <c r="D111" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E111" t="n">
+        <v>1390</v>
+      </c>
+      <c r="F111" t="n">
+        <v>1950</v>
+      </c>
+      <c r="G111" t="n">
+        <v>4</v>
+      </c>
+      <c r="H111" t="n">
+        <v>5560</v>
+      </c>
+      <c r="I111" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-05-29_134119.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="n">
+        <v>125</v>
+      </c>
+      <c r="B112" t="inlineStr"/>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>Shorts</t>
+        </is>
+      </c>
+      <c r="D112" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E112" t="n">
+        <v>1290</v>
+      </c>
+      <c r="F112" t="n">
+        <v>1950</v>
+      </c>
+      <c r="G112" t="n">
+        <v>1</v>
+      </c>
+      <c r="H112" t="n">
+        <v>1290</v>
+      </c>
+      <c r="I112" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-04-16_091808.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="n">
+        <v>126</v>
+      </c>
+      <c r="B113" t="inlineStr"/>
+      <c r="C113" t="inlineStr">
+        <is>
+          <t>jeans top</t>
+        </is>
+      </c>
+      <c r="D113" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E113" t="n">
+        <v>1250</v>
+      </c>
+      <c r="F113" t="n">
+        <v>1950</v>
+      </c>
+      <c r="G113" t="n">
+        <v>1</v>
+      </c>
+      <c r="H113" t="n">
+        <v>1250</v>
+      </c>
+      <c r="I113" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-04-16_091811.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="n">
+        <v>127</v>
+      </c>
+      <c r="B114" t="inlineStr"/>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>embroidery top</t>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E114" t="n">
+        <v>1350</v>
+      </c>
+      <c r="F114" t="n">
+        <v>2150</v>
+      </c>
+      <c r="G114" t="n">
+        <v>2</v>
+      </c>
+      <c r="H114" t="n">
+        <v>2700</v>
+      </c>
+      <c r="I114" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-04-16_091855.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="n">
+        <v>131</v>
+      </c>
+      <c r="B115" t="inlineStr"/>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>chiffon dress full sleve</t>
+        </is>
+      </c>
+      <c r="D115" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E115" t="n">
+        <v>1450</v>
+      </c>
+      <c r="F115" t="n">
+        <v>2150</v>
+      </c>
+      <c r="G115" t="n">
+        <v>0</v>
+      </c>
+      <c r="H115" t="n">
+        <v>0</v>
+      </c>
+      <c r="I115" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-04-16_091850.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="n">
+        <v>132</v>
+      </c>
+      <c r="B116" t="inlineStr"/>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>chiffon string black top</t>
+        </is>
+      </c>
+      <c r="D116" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E116" t="n">
+        <v>1250</v>
+      </c>
+      <c r="F116" t="n">
+        <v>1950</v>
+      </c>
+      <c r="G116" t="n">
+        <v>0</v>
+      </c>
+      <c r="H116" t="n">
+        <v>0</v>
+      </c>
+      <c r="I116" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-04-16_092257.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="n">
+        <v>133</v>
+      </c>
+      <c r="B117" t="inlineStr"/>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>chicken white top</t>
+        </is>
+      </c>
+      <c r="D117" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E117" t="n">
+        <v>1350</v>
+      </c>
+      <c r="F117" t="n">
+        <v>1850</v>
+      </c>
+      <c r="G117" t="n">
+        <v>1</v>
+      </c>
+      <c r="H117" t="n">
+        <v>1350</v>
+      </c>
+      <c r="I117" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-04-16_091906.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="n">
+        <v>134</v>
+      </c>
+      <c r="B118" t="inlineStr"/>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>denim set</t>
+        </is>
+      </c>
+      <c r="D118" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E118" t="n">
+        <v>2800</v>
+      </c>
+      <c r="F118" t="n">
+        <v>3800</v>
+      </c>
+      <c r="G118" t="n">
+        <v>1</v>
+      </c>
+      <c r="H118" t="n">
+        <v>2800</v>
+      </c>
+      <c r="I118" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-04-16_091805.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="n">
+        <v>135</v>
+      </c>
+      <c r="B119" t="inlineStr"/>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>jeans pant d16</t>
+        </is>
+      </c>
+      <c r="D119" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E119" t="n">
+        <v>1850</v>
+      </c>
+      <c r="F119" t="n">
+        <v>2650</v>
+      </c>
+      <c r="G119" t="n">
+        <v>2</v>
+      </c>
+      <c r="H119" t="n">
+        <v>3700</v>
+      </c>
+      <c r="I119" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-05-29_134100.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="n">
+        <v>136</v>
+      </c>
+      <c r="B120" t="inlineStr"/>
+      <c r="C120" t="inlineStr">
+        <is>
+          <t>dress</t>
+        </is>
+      </c>
+      <c r="D120" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E120" t="n">
+        <v>2750</v>
+      </c>
+      <c r="F120" t="n">
+        <v>3650</v>
+      </c>
+      <c r="G120" t="n">
+        <v>2</v>
+      </c>
+      <c r="H120" t="n">
+        <v>5500</v>
+      </c>
+      <c r="I120" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-04-17_221643.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="n">
+        <v>137</v>
+      </c>
+      <c r="B121" t="inlineStr"/>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t>top half</t>
+        </is>
+      </c>
+      <c r="D121" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E121" t="n">
+        <v>1350</v>
+      </c>
+      <c r="F121" t="n">
+        <v>1950</v>
+      </c>
+      <c r="G121" t="n">
+        <v>1</v>
+      </c>
+      <c r="H121" t="n">
+        <v>1350</v>
+      </c>
+      <c r="I121" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-04-17_221757.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="n">
+        <v>138</v>
+      </c>
+      <c r="B122" t="inlineStr"/>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t>Top</t>
+        </is>
+      </c>
+      <c r="D122" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E122" t="n">
+        <v>1590</v>
+      </c>
+      <c r="F122" t="n">
+        <v>2150</v>
+      </c>
+      <c r="G122" t="n">
+        <v>1</v>
+      </c>
+      <c r="H122" t="n">
+        <v>1590</v>
+      </c>
+      <c r="I122" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-04-17_221802.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="n">
+        <v>139</v>
+      </c>
+      <c r="B123" t="inlineStr"/>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>one shoulder top</t>
+        </is>
+      </c>
+      <c r="D123" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E123" t="n">
+        <v>1090</v>
+      </c>
+      <c r="F123" t="n">
+        <v>1550</v>
+      </c>
+      <c r="G123" t="n">
+        <v>1</v>
+      </c>
+      <c r="H123" t="n">
+        <v>1090</v>
+      </c>
+      <c r="I123" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-04-20_090840.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="n">
+        <v>140</v>
+      </c>
+      <c r="B124" t="inlineStr"/>
+      <c r="C124" t="inlineStr">
+        <is>
+          <t>one shoulder top</t>
+        </is>
+      </c>
+      <c r="D124" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E124" t="n">
+        <v>1090</v>
+      </c>
+      <c r="F124" t="n">
+        <v>1550</v>
+      </c>
+      <c r="G124" t="n">
+        <v>2</v>
+      </c>
+      <c r="H124" t="n">
+        <v>2180</v>
+      </c>
+      <c r="I124" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-04-20_090835.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="n">
+        <v>141</v>
+      </c>
+      <c r="B125" t="inlineStr"/>
+      <c r="C125" t="inlineStr">
+        <is>
+          <t>Floral Dress</t>
+        </is>
+      </c>
+      <c r="D125" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E125" t="n">
+        <v>1950</v>
+      </c>
+      <c r="F125" t="n">
+        <v>2750</v>
+      </c>
+      <c r="G125" t="n">
+        <v>2</v>
+      </c>
+      <c r="H125" t="n">
+        <v>3900</v>
+      </c>
+      <c r="I125" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-04-20_090830.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="n">
+        <v>142</v>
+      </c>
+      <c r="B126" t="inlineStr"/>
+      <c r="C126" t="inlineStr">
+        <is>
+          <t>basic tee</t>
+        </is>
+      </c>
+      <c r="D126" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E126" t="n">
+        <v>990</v>
+      </c>
+      <c r="F126" t="n">
+        <v>1450</v>
+      </c>
+      <c r="G126" t="n">
+        <v>4</v>
+      </c>
+      <c r="H126" t="n">
+        <v>3960</v>
+      </c>
+      <c r="I126" t="inlineStr"/>
+    </row>
+    <row r="127">
+      <c r="A127" t="n">
+        <v>143</v>
+      </c>
+      <c r="B127" t="inlineStr"/>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>polka top</t>
+        </is>
+      </c>
+      <c r="D127" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E127" t="n">
+        <v>1350</v>
+      </c>
+      <c r="F127" t="n">
+        <v>1950</v>
+      </c>
+      <c r="G127" t="n">
+        <v>2</v>
+      </c>
+      <c r="H127" t="n">
+        <v>2700</v>
+      </c>
+      <c r="I127" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-04-25_115212.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="n">
+        <v>145</v>
+      </c>
+      <c r="B128" t="inlineStr"/>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>dress polka</t>
+        </is>
+      </c>
+      <c r="D128" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E128" t="n">
+        <v>2350</v>
+      </c>
+      <c r="F128" t="n">
+        <v>3250</v>
+      </c>
+      <c r="G128" t="n">
+        <v>0</v>
+      </c>
+      <c r="H128" t="n">
+        <v>0</v>
+      </c>
+      <c r="I128" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-04-25_115229.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="n">
+        <v>146</v>
+      </c>
+      <c r="B129" t="inlineStr"/>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t>flower t/s</t>
+        </is>
+      </c>
+      <c r="D129" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E129" t="n">
+        <v>1250</v>
+      </c>
+      <c r="F129" t="n">
+        <v>1750</v>
+      </c>
+      <c r="G129" t="n">
+        <v>2</v>
+      </c>
+      <c r="H129" t="n">
+        <v>2500</v>
+      </c>
+      <c r="I129" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-04-25_115224.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="n">
+        <v>147</v>
+      </c>
+      <c r="B130" t="inlineStr"/>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>set 2 pcs t/s</t>
+        </is>
+      </c>
+      <c r="D130" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E130" t="n">
+        <v>1450</v>
+      </c>
+      <c r="F130" t="n">
+        <v>2150</v>
+      </c>
+      <c r="G130" t="n">
+        <v>0</v>
+      </c>
+      <c r="H130" t="n">
+        <v>0</v>
+      </c>
+      <c r="I130" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-05-01_213505.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="n">
+        <v>148</v>
+      </c>
+      <c r="B131" t="inlineStr"/>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>animal lolly</t>
+        </is>
+      </c>
+      <c r="D131" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E131" t="n">
+        <v>1450</v>
+      </c>
+      <c r="F131" t="n">
+        <v>1950</v>
+      </c>
+      <c r="G131" t="n">
+        <v>0</v>
+      </c>
+      <c r="H131" t="n">
+        <v>0</v>
+      </c>
+      <c r="I131" t="inlineStr"/>
+    </row>
+    <row r="132">
+      <c r="A132" t="n">
+        <v>149</v>
+      </c>
+      <c r="B132" t="inlineStr"/>
+      <c r="C132" t="inlineStr">
+        <is>
+          <t>animal lolly shirt</t>
+        </is>
+      </c>
+      <c r="D132" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E132" t="n">
+        <v>1290</v>
+      </c>
+      <c r="F132" t="n">
+        <v>1800</v>
+      </c>
+      <c r="G132" t="n">
+        <v>0</v>
+      </c>
+      <c r="H132" t="n">
+        <v>0</v>
+      </c>
+      <c r="I132" t="inlineStr"/>
+    </row>
+    <row r="133">
+      <c r="A133" t="n">
+        <v>150</v>
+      </c>
+      <c r="B133" t="inlineStr"/>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>lining shirt</t>
+        </is>
+      </c>
+      <c r="D133" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E133" t="n">
+        <v>1390</v>
+      </c>
+      <c r="F133" t="n">
+        <v>1950</v>
+      </c>
+      <c r="G133" t="n">
+        <v>0</v>
+      </c>
+      <c r="H133" t="n">
+        <v>0</v>
+      </c>
+      <c r="I133" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-04-25_115445.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="n">
+        <v>151</v>
+      </c>
+      <c r="B134" t="inlineStr"/>
+      <c r="C134" t="inlineStr">
+        <is>
+          <t>plazzo</t>
+        </is>
+      </c>
+      <c r="D134" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E134" t="n">
+        <v>1550</v>
+      </c>
+      <c r="F134" t="n">
+        <v>2150</v>
+      </c>
+      <c r="G134" t="n">
+        <v>2</v>
+      </c>
+      <c r="H134" t="n">
+        <v>3100</v>
+      </c>
+      <c r="I134" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-04-25_115451.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="n">
+        <v>152</v>
+      </c>
+      <c r="B135" t="inlineStr"/>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>bag</t>
+        </is>
+      </c>
+      <c r="D135" t="inlineStr">
+        <is>
+          <t>small</t>
+        </is>
+      </c>
+      <c r="E135" t="n">
+        <v>1800</v>
+      </c>
+      <c r="F135" t="n">
+        <v>2450</v>
+      </c>
+      <c r="G135" t="n">
+        <v>2</v>
+      </c>
+      <c r="H135" t="n">
+        <v>3600</v>
+      </c>
+      <c r="I135" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-04-25_115455.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="n">
+        <v>153</v>
+      </c>
+      <c r="B136" t="inlineStr"/>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t xml:space="preserve">bag </t>
+        </is>
+      </c>
+      <c r="D136" t="inlineStr">
+        <is>
+          <t>big</t>
+        </is>
+      </c>
+      <c r="E136" t="n">
+        <v>1600</v>
+      </c>
+      <c r="F136" t="n">
+        <v>2250</v>
+      </c>
+      <c r="G136" t="n">
+        <v>2</v>
+      </c>
+      <c r="H136" t="n">
+        <v>3200</v>
+      </c>
+      <c r="I136" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-04-25_115501.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="n">
+        <v>154</v>
+      </c>
+      <c r="B137" t="inlineStr">
+        <is>
+          <t>775</t>
+        </is>
+      </c>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>top with belt</t>
+        </is>
+      </c>
+      <c r="D137" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E137" t="n">
+        <v>1490</v>
+      </c>
+      <c r="F137" t="n">
+        <v>2150</v>
+      </c>
+      <c r="G137" t="n">
+        <v>0</v>
+      </c>
+      <c r="H137" t="n">
+        <v>0</v>
+      </c>
+      <c r="I137" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-05-01_213500.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="n">
+        <v>155</v>
+      </c>
+      <c r="B138" t="inlineStr">
+        <is>
+          <t>877-2</t>
+        </is>
+      </c>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>emb dress</t>
+        </is>
+      </c>
+      <c r="D138" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E138" t="n">
+        <v>2990</v>
+      </c>
+      <c r="F138" t="n">
+        <v>3950</v>
+      </c>
+      <c r="G138" t="n">
+        <v>2</v>
+      </c>
+      <c r="H138" t="n">
+        <v>5980</v>
+      </c>
+      <c r="I138" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-04-25_115207.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="n">
+        <v>156</v>
+      </c>
+      <c r="B139" t="inlineStr">
+        <is>
+          <t>8971</t>
+        </is>
+      </c>
+      <c r="C139" t="inlineStr">
+        <is>
+          <t>dress with belt</t>
+        </is>
+      </c>
+      <c r="D139" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E139" t="n">
+        <v>1990</v>
+      </c>
+      <c r="F139" t="n">
+        <v>2850</v>
+      </c>
+      <c r="G139" t="n">
+        <v>0</v>
+      </c>
+      <c r="H139" t="n">
+        <v>0</v>
+      </c>
+      <c r="I139" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-04-26_214438.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="n">
+        <v>157</v>
+      </c>
+      <c r="B140" t="inlineStr">
+        <is>
+          <t>2897</t>
+        </is>
+      </c>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>linen polka dress</t>
+        </is>
+      </c>
+      <c r="D140" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E140" t="n">
+        <v>2890</v>
+      </c>
+      <c r="F140" t="n">
+        <v>3750</v>
+      </c>
+      <c r="G140" t="n">
+        <v>1</v>
+      </c>
+      <c r="H140" t="n">
+        <v>2890</v>
+      </c>
+      <c r="I140" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-04-26_214445.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="n">
+        <v>159</v>
+      </c>
+      <c r="B141" t="inlineStr"/>
+      <c r="C141" t="inlineStr">
+        <is>
+          <t>linen pant</t>
+        </is>
+      </c>
+      <c r="D141" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E141" t="n">
+        <v>950</v>
+      </c>
+      <c r="F141" t="n">
+        <v>1550</v>
+      </c>
+      <c r="G141" t="n">
+        <v>1</v>
+      </c>
+      <c r="H141" t="n">
+        <v>950</v>
+      </c>
+      <c r="I141" t="inlineStr"/>
+    </row>
+    <row r="142">
+      <c r="A142" t="n">
+        <v>160</v>
+      </c>
+      <c r="B142" t="inlineStr">
+        <is>
+          <t>635</t>
+        </is>
+      </c>
+      <c r="C142" t="inlineStr">
+        <is>
+          <t>2pc set with zip</t>
+        </is>
+      </c>
+      <c r="D142" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E142" t="n">
+        <v>2890</v>
+      </c>
+      <c r="F142" t="n">
+        <v>3750</v>
+      </c>
+      <c r="G142" t="n">
+        <v>0</v>
+      </c>
+      <c r="H142" t="n">
+        <v>0</v>
+      </c>
+      <c r="I142" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-05-06_092312.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="n">
+        <v>162</v>
+      </c>
+      <c r="B143" t="inlineStr">
+        <is>
+          <t>8012</t>
+        </is>
+      </c>
+      <c r="C143" t="inlineStr">
+        <is>
+          <t>polka set</t>
+        </is>
+      </c>
+      <c r="D143" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E143" t="n">
+        <v>2090</v>
+      </c>
+      <c r="F143" t="n">
+        <v>2950</v>
+      </c>
+      <c r="G143" t="n">
+        <v>0</v>
+      </c>
+      <c r="H143" t="n">
+        <v>0</v>
+      </c>
+      <c r="I143" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-04-25_115220.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="n">
+        <v>163</v>
+      </c>
+      <c r="B144" t="inlineStr">
+        <is>
+          <t>900</t>
+        </is>
+      </c>
+      <c r="C144" t="inlineStr">
+        <is>
+          <t>mini polka dress</t>
+        </is>
+      </c>
+      <c r="D144" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E144" t="n">
+        <v>2090</v>
+      </c>
+      <c r="F144" t="n">
+        <v>2950</v>
+      </c>
+      <c r="G144" t="n">
+        <v>0</v>
+      </c>
+      <c r="H144" t="n">
+        <v>0</v>
+      </c>
+      <c r="I144" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-04-25_115216.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="n">
+        <v>164</v>
+      </c>
+      <c r="B145" t="inlineStr"/>
+      <c r="C145" t="inlineStr">
+        <is>
+          <t>cami mix</t>
+        </is>
+      </c>
+      <c r="D145" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E145" t="n">
+        <v>990</v>
+      </c>
+      <c r="F145" t="n">
+        <v>1550</v>
+      </c>
+      <c r="G145" t="n">
+        <v>1</v>
+      </c>
+      <c r="H145" t="n">
+        <v>990</v>
+      </c>
+      <c r="I145" t="inlineStr"/>
+    </row>
+    <row r="146">
+      <c r="A146" t="n">
+        <v>165</v>
+      </c>
+      <c r="B146" t="inlineStr"/>
+      <c r="C146" t="inlineStr">
+        <is>
+          <t>lenin pant</t>
+        </is>
+      </c>
+      <c r="D146" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E146" t="n">
+        <v>1350</v>
+      </c>
+      <c r="F146" t="n">
+        <v>1950</v>
+      </c>
+      <c r="G146" t="n">
+        <v>10</v>
+      </c>
+      <c r="H146" t="n">
+        <v>13500</v>
+      </c>
+      <c r="I146" t="inlineStr"/>
+    </row>
+    <row r="147">
+      <c r="A147" t="n">
+        <v>166</v>
+      </c>
+      <c r="B147" t="inlineStr"/>
+      <c r="C147" t="inlineStr">
+        <is>
+          <t>string top</t>
+        </is>
+      </c>
+      <c r="D147" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E147" t="n">
+        <v>1250</v>
+      </c>
+      <c r="F147" t="n">
+        <v>1750</v>
+      </c>
+      <c r="G147" t="n">
+        <v>4</v>
+      </c>
+      <c r="H147" t="n">
+        <v>5000</v>
+      </c>
+      <c r="I147" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-05-01_213510.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="n">
+        <v>167</v>
+      </c>
+      <c r="B148" t="inlineStr"/>
+      <c r="C148" t="inlineStr">
+        <is>
+          <t>top</t>
+        </is>
+      </c>
+      <c r="D148" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E148" t="n">
+        <v>1390</v>
+      </c>
+      <c r="F148" t="n">
+        <v>1950</v>
+      </c>
+      <c r="G148" t="n">
+        <v>2</v>
+      </c>
+      <c r="H148" t="n">
+        <v>2780</v>
+      </c>
+      <c r="I148" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-05-01_213622.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="n">
+        <v>168</v>
+      </c>
+      <c r="B149" t="inlineStr"/>
+      <c r="C149" t="inlineStr">
+        <is>
+          <t>top</t>
+        </is>
+      </c>
+      <c r="D149" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E149" t="n">
+        <v>1100</v>
+      </c>
+      <c r="F149" t="n">
+        <v>1650</v>
+      </c>
+      <c r="G149" t="n">
+        <v>1</v>
+      </c>
+      <c r="H149" t="n">
+        <v>1100</v>
+      </c>
+      <c r="I149" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-05-01_213934.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="n">
+        <v>169</v>
+      </c>
+      <c r="B150" t="inlineStr"/>
+      <c r="C150" t="inlineStr">
+        <is>
+          <t>polka string top</t>
+        </is>
+      </c>
+      <c r="D150" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E150" t="n">
         <v>1050</v>
       </c>
-      <c r="F101" t="n">
+      <c r="F150" t="n">
+        <v>1550</v>
+      </c>
+      <c r="G150" t="n">
+        <v>2</v>
+      </c>
+      <c r="H150" t="n">
+        <v>2100</v>
+      </c>
+      <c r="I150" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-05-06_091654.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="n">
+        <v>170</v>
+      </c>
+      <c r="B151" t="inlineStr">
+        <is>
+          <t>6013</t>
+        </is>
+      </c>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>flower top</t>
+        </is>
+      </c>
+      <c r="D151" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E151" t="n">
+        <v>1650</v>
+      </c>
+      <c r="F151" t="n">
+        <v>2250</v>
+      </c>
+      <c r="G151" t="n">
+        <v>3</v>
+      </c>
+      <c r="H151" t="n">
+        <v>4950</v>
+      </c>
+      <c r="I151" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-05-01_214028.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="n">
+        <v>171</v>
+      </c>
+      <c r="B152" t="inlineStr">
+        <is>
+          <t>68075</t>
+        </is>
+      </c>
+      <c r="C152" t="inlineStr">
+        <is>
+          <t>top</t>
+        </is>
+      </c>
+      <c r="D152" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E152" t="n">
+        <v>1450</v>
+      </c>
+      <c r="F152" t="n">
+        <v>2050</v>
+      </c>
+      <c r="G152" t="n">
+        <v>0</v>
+      </c>
+      <c r="H152" t="n">
+        <v>0</v>
+      </c>
+      <c r="I152" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-05-06_091615.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="n">
+        <v>172</v>
+      </c>
+      <c r="B153" t="inlineStr">
+        <is>
+          <t>68060</t>
+        </is>
+      </c>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>hand lace</t>
+        </is>
+      </c>
+      <c r="D153" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E153" t="n">
+        <v>1550</v>
+      </c>
+      <c r="F153" t="n">
+        <v>2150</v>
+      </c>
+      <c r="G153" t="n">
+        <v>0</v>
+      </c>
+      <c r="H153" t="n">
+        <v>0</v>
+      </c>
+      <c r="I153" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-05-06_091606.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="n">
+        <v>173</v>
+      </c>
+      <c r="B154" t="inlineStr"/>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>bag</t>
+        </is>
+      </c>
+      <c r="D154" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E154" t="n">
+        <v>1350</v>
+      </c>
+      <c r="F154" t="n">
         <v>1950</v>
       </c>
-      <c r="G101" t="n">
-[...9 lines deleted...]
-      </c>
+      <c r="G154" t="n">
+        <v>1</v>
+      </c>
+      <c r="H154" t="n">
+        <v>1350</v>
+      </c>
+      <c r="I154" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-05-01_214816.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="n">
+        <v>174</v>
+      </c>
+      <c r="B155" t="inlineStr"/>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t>Hat</t>
+        </is>
+      </c>
+      <c r="D155" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E155" t="n">
+        <v>1150</v>
+      </c>
+      <c r="F155" t="n">
+        <v>1650</v>
+      </c>
+      <c r="G155" t="n">
+        <v>1</v>
+      </c>
+      <c r="H155" t="n">
+        <v>1150</v>
+      </c>
+      <c r="I155" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-05-01_214002.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="n">
+        <v>175</v>
+      </c>
+      <c r="B156" t="inlineStr"/>
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>Lace</t>
+        </is>
+      </c>
+      <c r="D156" t="inlineStr">
+        <is>
+          <t>Big</t>
+        </is>
+      </c>
+      <c r="E156" t="n">
+        <v>350</v>
+      </c>
+      <c r="F156" t="n">
+        <v>500</v>
+      </c>
+      <c r="G156" t="n">
+        <v>3</v>
+      </c>
+      <c r="H156" t="n">
+        <v>1050</v>
+      </c>
+      <c r="I156" t="inlineStr"/>
+    </row>
+    <row r="157">
+      <c r="A157" t="n">
+        <v>176</v>
+      </c>
+      <c r="B157" t="inlineStr"/>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>lace</t>
+        </is>
+      </c>
+      <c r="D157" t="inlineStr">
+        <is>
+          <t>small</t>
+        </is>
+      </c>
+      <c r="E157" t="n">
+        <v>300</v>
+      </c>
+      <c r="F157" t="n">
+        <v>400</v>
+      </c>
+      <c r="G157" t="n">
+        <v>0</v>
+      </c>
+      <c r="H157" t="n">
+        <v>0</v>
+      </c>
+      <c r="I157" t="inlineStr"/>
+    </row>
+    <row r="158">
+      <c r="A158" t="n">
+        <v>177</v>
+      </c>
+      <c r="B158" t="inlineStr"/>
+      <c r="C158" t="inlineStr">
+        <is>
+          <t>Skirt</t>
+        </is>
+      </c>
+      <c r="D158" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E158" t="n">
+        <v>1150</v>
+      </c>
+      <c r="F158" t="n">
+        <v>1750</v>
+      </c>
+      <c r="G158" t="n">
+        <v>3</v>
+      </c>
+      <c r="H158" t="n">
+        <v>3450</v>
+      </c>
+      <c r="I158" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-05-03_095221.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="n">
+        <v>178</v>
+      </c>
+      <c r="B159" t="inlineStr"/>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t>top</t>
+        </is>
+      </c>
+      <c r="D159" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E159" t="n">
+        <v>1650</v>
+      </c>
+      <c r="F159" t="n">
+        <v>2250</v>
+      </c>
+      <c r="G159" t="n">
+        <v>0</v>
+      </c>
+      <c r="H159" t="n">
+        <v>0</v>
+      </c>
+      <c r="I159" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-05-08_124749.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="n">
+        <v>179</v>
+      </c>
+      <c r="B160" t="inlineStr"/>
+      <c r="C160" t="inlineStr">
+        <is>
+          <t>Top</t>
+        </is>
+      </c>
+      <c r="D160" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E160" t="n">
+        <v>1650</v>
+      </c>
+      <c r="F160" t="n">
+        <v>2250</v>
+      </c>
+      <c r="G160" t="n">
+        <v>0</v>
+      </c>
+      <c r="H160" t="n">
+        <v>0</v>
+      </c>
+      <c r="I160" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-05-10_093705.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="n">
+        <v>180</v>
+      </c>
+      <c r="B161" t="inlineStr"/>
+      <c r="C161" t="inlineStr">
+        <is>
+          <t>Top</t>
+        </is>
+      </c>
+      <c r="D161" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E161" t="n">
+        <v>1650</v>
+      </c>
+      <c r="F161" t="n">
+        <v>2250</v>
+      </c>
+      <c r="G161" t="n">
+        <v>0</v>
+      </c>
+      <c r="H161" t="n">
+        <v>0</v>
+      </c>
+      <c r="I161" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-05-10_093710.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="n">
+        <v>181</v>
+      </c>
+      <c r="B162" t="inlineStr"/>
+      <c r="C162" t="inlineStr">
+        <is>
+          <t>Top</t>
+        </is>
+      </c>
+      <c r="D162" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E162" t="n">
+        <v>1690</v>
+      </c>
+      <c r="F162" t="n">
+        <v>2250</v>
+      </c>
+      <c r="G162" t="n">
+        <v>0</v>
+      </c>
+      <c r="H162" t="n">
+        <v>0</v>
+      </c>
+      <c r="I162" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-05-10_093716.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="n">
+        <v>182</v>
+      </c>
+      <c r="B163" t="inlineStr"/>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>Top</t>
+        </is>
+      </c>
+      <c r="D163" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E163" t="n">
+        <v>1690</v>
+      </c>
+      <c r="F163" t="n">
+        <v>2250</v>
+      </c>
+      <c r="G163" t="n">
+        <v>3</v>
+      </c>
+      <c r="H163" t="n">
+        <v>5070</v>
+      </c>
+      <c r="I163" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-05-10_093722.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="n">
+        <v>183</v>
+      </c>
+      <c r="B164" t="inlineStr"/>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>Top</t>
+        </is>
+      </c>
+      <c r="D164" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E164" t="n">
+        <v>1550</v>
+      </c>
+      <c r="F164" t="n">
+        <v>2150</v>
+      </c>
+      <c r="G164" t="n">
+        <v>0</v>
+      </c>
+      <c r="H164" t="n">
+        <v>0</v>
+      </c>
+      <c r="I164" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-05-10_202100.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="n">
+        <v>184</v>
+      </c>
+      <c r="B165" t="inlineStr"/>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>as linen jumpsuit</t>
+        </is>
+      </c>
+      <c r="D165" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E165" t="n">
+        <v>1950</v>
+      </c>
+      <c r="F165" t="n">
+        <v>2850</v>
+      </c>
+      <c r="G165" t="n">
+        <v>2</v>
+      </c>
+      <c r="H165" t="n">
+        <v>3900</v>
+      </c>
+      <c r="I165" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-05-14_105016.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="n">
+        <v>185</v>
+      </c>
+      <c r="B166" t="inlineStr">
+        <is>
+          <t>2580</t>
+        </is>
+      </c>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>lace skirt</t>
+        </is>
+      </c>
+      <c r="D166" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E166" t="n">
+        <v>1790</v>
+      </c>
+      <c r="F166" t="n">
+        <v>2550</v>
+      </c>
+      <c r="G166" t="n">
+        <v>4</v>
+      </c>
+      <c r="H166" t="n">
+        <v>7160</v>
+      </c>
+      <c r="I166" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-05-23_180747.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="n">
+        <v>186</v>
+      </c>
+      <c r="B167" t="inlineStr">
+        <is>
+          <t>2237</t>
+        </is>
+      </c>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>Zara Dress</t>
+        </is>
+      </c>
+      <c r="D167" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E167" t="n">
+        <v>2850</v>
+      </c>
+      <c r="F167" t="n">
+        <v>3850</v>
+      </c>
+      <c r="G167" t="n">
+        <v>1</v>
+      </c>
+      <c r="H167" t="n">
+        <v>2850</v>
+      </c>
+      <c r="I167" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-05-16_103735.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="n">
+        <v>187</v>
+      </c>
+      <c r="B168" t="inlineStr">
+        <is>
+          <t>9980</t>
+        </is>
+      </c>
+      <c r="C168" t="inlineStr">
+        <is>
+          <t>Dress Mix</t>
+        </is>
+      </c>
+      <c r="D168" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E168" t="n">
+        <v>2450</v>
+      </c>
+      <c r="F168" t="n">
+        <v>3350</v>
+      </c>
+      <c r="G168" t="n">
+        <v>2</v>
+      </c>
+      <c r="H168" t="n">
+        <v>4900</v>
+      </c>
+      <c r="I168" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-05-17_213958.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="n">
+        <v>188</v>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>2253</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>dress buckle</t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E169" t="n">
+        <v>2850</v>
+      </c>
+      <c r="F169" t="n">
+        <v>3850</v>
+      </c>
+      <c r="G169" t="n">
+        <v>3</v>
+      </c>
+      <c r="H169" t="n">
+        <v>8550</v>
+      </c>
+      <c r="I169" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-05-13_085308.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="n">
+        <v>189</v>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>9958</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>polka dress</t>
+        </is>
+      </c>
+      <c r="D170" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E170" t="n">
+        <v>2250</v>
+      </c>
+      <c r="F170" t="n">
+        <v>3150</v>
+      </c>
+      <c r="G170" t="n">
+        <v>2</v>
+      </c>
+      <c r="H170" t="n">
+        <v>4500</v>
+      </c>
+      <c r="I170" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-05-14_105024.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="n">
+        <v>190</v>
+      </c>
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>9923-0</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>dress</t>
+        </is>
+      </c>
+      <c r="D171" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E171" t="n">
+        <v>2450</v>
+      </c>
+      <c r="F171" t="n">
+        <v>3350</v>
+      </c>
+      <c r="G171" t="n">
+        <v>4</v>
+      </c>
+      <c r="H171" t="n">
+        <v>9800</v>
+      </c>
+      <c r="I171" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-05-17_213911.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="n">
+        <v>191</v>
+      </c>
+      <c r="B172" t="inlineStr">
+        <is>
+          <t>99228</t>
+        </is>
+      </c>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t>dress</t>
+        </is>
+      </c>
+      <c r="D172" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E172" t="n">
+        <v>2650</v>
+      </c>
+      <c r="F172" t="n">
+        <v>3600</v>
+      </c>
+      <c r="G172" t="n">
+        <v>2</v>
+      </c>
+      <c r="H172" t="n">
+        <v>5300</v>
+      </c>
+      <c r="I172" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-05-17_213854.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="n">
+        <v>192</v>
+      </c>
+      <c r="B173" t="inlineStr"/>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>crcek top</t>
+        </is>
+      </c>
+      <c r="D173" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E173" t="n">
+        <v>1250</v>
+      </c>
+      <c r="F173" t="n">
+        <v>1850</v>
+      </c>
+      <c r="G173" t="n">
+        <v>0</v>
+      </c>
+      <c r="H173" t="n">
+        <v>0</v>
+      </c>
+      <c r="I173" t="inlineStr"/>
+    </row>
+    <row r="174">
+      <c r="A174" t="n">
+        <v>193</v>
+      </c>
+      <c r="B174" t="inlineStr">
+        <is>
+          <t>2382</t>
+        </is>
+      </c>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>satin top</t>
+        </is>
+      </c>
+      <c r="D174" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E174" t="n">
+        <v>1450</v>
+      </c>
+      <c r="F174" t="n">
+        <v>2150</v>
+      </c>
+      <c r="G174" t="n">
+        <v>3</v>
+      </c>
+      <c r="H174" t="n">
+        <v>4350</v>
+      </c>
+      <c r="I174" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-05-23_180738.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="n">
+        <v>195</v>
+      </c>
+      <c r="B175" t="inlineStr"/>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t>string top</t>
+        </is>
+      </c>
+      <c r="D175" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E175" t="n">
+        <v>1250</v>
+      </c>
+      <c r="F175" t="n">
+        <v>1850</v>
+      </c>
+      <c r="G175" t="n">
+        <v>0</v>
+      </c>
+      <c r="H175" t="n">
+        <v>0</v>
+      </c>
+      <c r="I175" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-05-16_104052.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="n">
+        <v>197</v>
+      </c>
+      <c r="B176" t="inlineStr"/>
+      <c r="C176" t="inlineStr">
+        <is>
+          <t>linen set</t>
+        </is>
+      </c>
+      <c r="D176" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E176" t="n">
+        <v>2000</v>
+      </c>
+      <c r="F176" t="n">
+        <v>2700</v>
+      </c>
+      <c r="G176" t="n">
+        <v>2</v>
+      </c>
+      <c r="H176" t="n">
+        <v>4000</v>
+      </c>
+      <c r="I176" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-05-23_180908.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" t="n">
+        <v>198</v>
+      </c>
+      <c r="B177" t="inlineStr">
+        <is>
+          <t>2937</t>
+        </is>
+      </c>
+      <c r="C177" t="inlineStr">
+        <is>
+          <t>chinese button dress</t>
+        </is>
+      </c>
+      <c r="D177" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E177" t="n">
+        <v>2850</v>
+      </c>
+      <c r="F177" t="n">
+        <v>3850</v>
+      </c>
+      <c r="G177" t="n">
+        <v>2</v>
+      </c>
+      <c r="H177" t="n">
+        <v>5700</v>
+      </c>
+      <c r="I177" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-05-23_180753.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="n">
+        <v>199</v>
+      </c>
+      <c r="B178" t="inlineStr"/>
+      <c r="C178" t="inlineStr">
+        <is>
+          <t>green top</t>
+        </is>
+      </c>
+      <c r="D178" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E178" t="n">
+        <v>1350</v>
+      </c>
+      <c r="F178" t="n">
+        <v>1950</v>
+      </c>
+      <c r="G178" t="n">
+        <v>0</v>
+      </c>
+      <c r="H178" t="n">
+        <v>0</v>
+      </c>
+      <c r="I178" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-05-23_180801.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" t="n">
+        <v>200</v>
+      </c>
+      <c r="B179" t="inlineStr"/>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>hat d16</t>
+        </is>
+      </c>
+      <c r="D179" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E179" t="n">
+        <v>800</v>
+      </c>
+      <c r="F179" t="n">
+        <v>1250</v>
+      </c>
+      <c r="G179" t="n">
+        <v>2</v>
+      </c>
+      <c r="H179" t="n">
+        <v>1600</v>
+      </c>
+      <c r="I179" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-05-29_133328.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="n">
+        <v>201</v>
+      </c>
+      <c r="B180" t="inlineStr"/>
+      <c r="C180" t="inlineStr">
+        <is>
+          <t>lucky top</t>
+        </is>
+      </c>
+      <c r="D180" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E180" t="n">
+        <v>1450</v>
+      </c>
+      <c r="F180" t="n">
+        <v>2150</v>
+      </c>
+      <c r="G180" t="n">
+        <v>0</v>
+      </c>
+      <c r="H180" t="n">
+        <v>0</v>
+      </c>
+      <c r="I180" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-05-29_133155.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="n">
+        <v>202</v>
+      </c>
+      <c r="B181" t="inlineStr"/>
+      <c r="C181" t="inlineStr">
+        <is>
+          <t>cami</t>
+        </is>
+      </c>
+      <c r="D181" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E181" t="n">
+        <v>790</v>
+      </c>
+      <c r="F181" t="n">
+        <v>1200</v>
+      </c>
+      <c r="G181" t="n">
+        <v>3</v>
+      </c>
+      <c r="H181" t="n">
+        <v>2370</v>
+      </c>
+      <c r="I181" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-05-30_204429.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" t="n">
+        <v>203</v>
+      </c>
+      <c r="B182" t="inlineStr">
+        <is>
+          <t>7337</t>
+        </is>
+      </c>
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>dress</t>
+        </is>
+      </c>
+      <c r="D182" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E182" t="n">
+        <v>2250</v>
+      </c>
+      <c r="F182" t="n">
+        <v>3150</v>
+      </c>
+      <c r="G182" t="n">
+        <v>2</v>
+      </c>
+      <c r="H182" t="n">
+        <v>4500</v>
+      </c>
+      <c r="I182" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-05-29_133205.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" t="n">
+        <v>204</v>
+      </c>
+      <c r="B183" t="inlineStr">
+        <is>
+          <t>7338</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>jumpsuit</t>
+        </is>
+      </c>
+      <c r="D183" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E183" t="n">
+        <v>2250</v>
+      </c>
+      <c r="F183" t="n">
+        <v>3150</v>
+      </c>
+      <c r="G183" t="n">
+        <v>1</v>
+      </c>
+      <c r="H183" t="n">
+        <v>2250</v>
+      </c>
+      <c r="I183" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-05-29_133150.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="n">
+        <v>205</v>
+      </c>
+      <c r="B184" t="inlineStr">
+        <is>
+          <t>X2410</t>
+        </is>
+      </c>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t>cami</t>
+        </is>
+      </c>
+      <c r="D184" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E184" t="n">
+        <v>750</v>
+      </c>
+      <c r="F184" t="n">
+        <v>1150</v>
+      </c>
+      <c r="G184" t="n">
+        <v>9</v>
+      </c>
+      <c r="H184" t="n">
+        <v>6750</v>
+      </c>
+      <c r="I184" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-05-29_133158.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="n">
+        <v>206</v>
+      </c>
+      <c r="B185" t="inlineStr">
+        <is>
+          <t>2717</t>
+        </is>
+      </c>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t>lace mid skirt</t>
+        </is>
+      </c>
+      <c r="D185" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E185" t="n">
+        <v>1350</v>
+      </c>
+      <c r="F185" t="n">
+        <v>1950</v>
+      </c>
+      <c r="G185" t="n">
+        <v>2</v>
+      </c>
+      <c r="H185" t="n">
+        <v>2700</v>
+      </c>
+      <c r="I185" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-05-29_133201.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" t="n">
+        <v>207</v>
+      </c>
+      <c r="B186" t="inlineStr">
+        <is>
+          <t>2861</t>
+        </is>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>halter neck padded cami</t>
+        </is>
+      </c>
+      <c r="D186" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E186" t="n">
+        <v>850</v>
+      </c>
+      <c r="F186" t="n">
+        <v>1250</v>
+      </c>
+      <c r="G186" t="n">
+        <v>1</v>
+      </c>
+      <c r="H186" t="n">
+        <v>850</v>
+      </c>
+      <c r="I186" t="inlineStr"/>
+    </row>
+    <row r="187">
+      <c r="A187" t="n">
+        <v>208</v>
+      </c>
+      <c r="B187" t="inlineStr">
+        <is>
+          <t>006</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>t-shirt</t>
+        </is>
+      </c>
+      <c r="D187" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E187" t="n">
+        <v>1200</v>
+      </c>
+      <c r="F187" t="n">
+        <v>1700</v>
+      </c>
+      <c r="G187" t="n">
+        <v>3</v>
+      </c>
+      <c r="H187" t="n">
+        <v>3600</v>
+      </c>
+      <c r="I187" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-06-01_105641.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="n">
+        <v>209</v>
+      </c>
+      <c r="B188" t="inlineStr">
+        <is>
+          <t>5757</t>
+        </is>
+      </c>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>cordset</t>
+        </is>
+      </c>
+      <c r="D188" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E188" t="n">
+        <v>1900</v>
+      </c>
+      <c r="F188" t="n">
+        <v>2650</v>
+      </c>
+      <c r="G188" t="n">
+        <v>3</v>
+      </c>
+      <c r="H188" t="n">
+        <v>5700</v>
+      </c>
+      <c r="I188" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-05-30_204512.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" t="n">
+        <v>210</v>
+      </c>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>009</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>cami</t>
+        </is>
+      </c>
+      <c r="D189" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E189" t="n">
+        <v>800</v>
+      </c>
+      <c r="F189" t="n">
+        <v>1200</v>
+      </c>
+      <c r="G189" t="n">
+        <v>5</v>
+      </c>
+      <c r="H189" t="n">
+        <v>4000</v>
+      </c>
+      <c r="I189" t="inlineStr"/>
+    </row>
+    <row r="190">
+      <c r="A190" t="n">
+        <v>211</v>
+      </c>
+      <c r="B190" t="inlineStr">
+        <is>
+          <t>6334</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>cordset</t>
+        </is>
+      </c>
+      <c r="D190" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E190" t="n">
+        <v>2500</v>
+      </c>
+      <c r="F190" t="n">
+        <v>3350</v>
+      </c>
+      <c r="G190" t="n">
+        <v>5</v>
+      </c>
+      <c r="H190" t="n">
+        <v>12500</v>
+      </c>
+      <c r="I190" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-05-30_204433.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" t="n">
+        <v>213</v>
+      </c>
+      <c r="B191" t="inlineStr">
+        <is>
+          <t>7356</t>
+        </is>
+      </c>
+      <c r="C191" t="inlineStr">
+        <is>
+          <t>linen set</t>
+        </is>
+      </c>
+      <c r="D191" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E191" t="n">
+        <v>2850</v>
+      </c>
+      <c r="F191" t="n">
+        <v>3850</v>
+      </c>
+      <c r="G191" t="n">
+        <v>6</v>
+      </c>
+      <c r="H191" t="n">
+        <v>17100</v>
+      </c>
+      <c r="I191" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-05-31_152054.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" t="n">
+        <v>214</v>
+      </c>
+      <c r="B192" t="inlineStr">
+        <is>
+          <t>2881</t>
+        </is>
+      </c>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>shirt</t>
+        </is>
+      </c>
+      <c r="D192" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E192" t="n">
+        <v>1400</v>
+      </c>
+      <c r="F192" t="n">
+        <v>2100</v>
+      </c>
+      <c r="G192" t="n">
+        <v>3</v>
+      </c>
+      <c r="H192" t="n">
+        <v>4200</v>
+      </c>
+      <c r="I192" t="inlineStr"/>
+    </row>
+    <row r="193">
+      <c r="A193" t="n">
+        <v>215</v>
+      </c>
+      <c r="B193" t="inlineStr">
+        <is>
+          <t>926</t>
+        </is>
+      </c>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>cotton half pant</t>
+        </is>
+      </c>
+      <c r="D193" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E193" t="n">
+        <v>1050</v>
+      </c>
+      <c r="F193" t="n">
+        <v>1550</v>
+      </c>
+      <c r="G193" t="n">
+        <v>6</v>
+      </c>
+      <c r="H193" t="n">
+        <v>6300</v>
+      </c>
+      <c r="I193" t="inlineStr"/>
+    </row>
+    <row r="194">
+      <c r="A194" t="n">
+        <v>216</v>
+      </c>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>6097</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>top</t>
+        </is>
+      </c>
+      <c r="D194" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E194" t="n">
+        <v>1450</v>
+      </c>
+      <c r="F194" t="n">
+        <v>2150</v>
+      </c>
+      <c r="G194" t="n">
+        <v>3</v>
+      </c>
+      <c r="H194" t="n">
+        <v>4350</v>
+      </c>
+      <c r="I194" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-06-02_195948.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" t="n">
+        <v>217</v>
+      </c>
+      <c r="B195" t="inlineStr">
+        <is>
+          <t>8330</t>
+        </is>
+      </c>
+      <c r="C195" t="inlineStr">
+        <is>
+          <t>dress</t>
+        </is>
+      </c>
+      <c r="D195" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E195" t="n">
+        <v>2950</v>
+      </c>
+      <c r="F195" t="n">
+        <v>3950</v>
+      </c>
+      <c r="G195" t="n">
+        <v>4</v>
+      </c>
+      <c r="H195" t="n">
+        <v>11800</v>
+      </c>
+      <c r="I195" t="inlineStr"/>
+    </row>
+    <row r="196">
+      <c r="A196" t="n">
+        <v>218</v>
+      </c>
+      <c r="B196" t="inlineStr">
+        <is>
+          <t>8180-1</t>
+        </is>
+      </c>
+      <c r="C196" t="inlineStr">
+        <is>
+          <t>dress</t>
+        </is>
+      </c>
+      <c r="D196" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E196" t="n">
+        <v>3150</v>
+      </c>
+      <c r="F196" t="n">
+        <v>4250</v>
+      </c>
+      <c r="G196" t="n">
+        <v>2</v>
+      </c>
+      <c r="H196" t="n">
+        <v>6300</v>
+      </c>
+      <c r="I196" t="inlineStr"/>
+    </row>
+    <row r="197">
+      <c r="A197" t="n">
+        <v>219</v>
+      </c>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t>8329</t>
+        </is>
+      </c>
+      <c r="C197" t="inlineStr">
+        <is>
+          <t>dress</t>
+        </is>
+      </c>
+      <c r="D197" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E197" t="n">
+        <v>2950</v>
+      </c>
+      <c r="F197" t="n">
+        <v>3950</v>
+      </c>
+      <c r="G197" t="n">
+        <v>4</v>
+      </c>
+      <c r="H197" t="n">
+        <v>11800</v>
+      </c>
+      <c r="I197" t="inlineStr"/>
+    </row>
+    <row r="198">
+      <c r="A198" t="n">
+        <v>220</v>
+      </c>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>99292</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>dress</t>
+        </is>
+      </c>
+      <c r="D198" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E198" t="n">
+        <v>2950</v>
+      </c>
+      <c r="F198" t="n">
+        <v>3950</v>
+      </c>
+      <c r="G198" t="n">
+        <v>3</v>
+      </c>
+      <c r="H198" t="n">
+        <v>8850</v>
+      </c>
+      <c r="I198" t="inlineStr"/>
+    </row>
+    <row r="199">
+      <c r="A199" t="n">
+        <v>221</v>
+      </c>
+      <c r="B199" t="inlineStr">
+        <is>
+          <t>8135-2</t>
+        </is>
+      </c>
+      <c r="C199" t="inlineStr">
+        <is>
+          <t>dress</t>
+        </is>
+      </c>
+      <c r="D199" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E199" t="n">
+        <v>2950</v>
+      </c>
+      <c r="F199" t="n">
+        <v>3950</v>
+      </c>
+      <c r="G199" t="n">
+        <v>4</v>
+      </c>
+      <c r="H199" t="n">
+        <v>11800</v>
+      </c>
+      <c r="I199" t="inlineStr"/>
+    </row>
+    <row r="200">
+      <c r="A200" t="n">
+        <v>222</v>
+      </c>
+      <c r="B200" t="inlineStr">
+        <is>
+          <t>8053</t>
+        </is>
+      </c>
+      <c r="C200" t="inlineStr">
+        <is>
+          <t>jumpsuit</t>
+        </is>
+      </c>
+      <c r="D200" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E200" t="n">
+        <v>3250</v>
+      </c>
+      <c r="F200" t="n">
+        <v>4400</v>
+      </c>
+      <c r="G200" t="n">
+        <v>2</v>
+      </c>
+      <c r="H200" t="n">
+        <v>6500</v>
+      </c>
+      <c r="I200" t="inlineStr"/>
+    </row>
+    <row r="201">
+      <c r="A201" t="n">
+        <v>223</v>
+      </c>
+      <c r="B201" t="inlineStr">
+        <is>
+          <t>98280</t>
+        </is>
+      </c>
+      <c r="C201" t="inlineStr">
+        <is>
+          <t>polka</t>
+        </is>
+      </c>
+      <c r="D201" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E201" t="n">
+        <v>2750</v>
+      </c>
+      <c r="F201" t="n">
+        <v>3750</v>
+      </c>
+      <c r="G201" t="n">
+        <v>4</v>
+      </c>
+      <c r="H201" t="n">
+        <v>11000</v>
+      </c>
+      <c r="I201" t="inlineStr">
+        <is>
+          <t>Screenshot_2026-06-02_195936.png</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="n">
+        <v>224</v>
+      </c>
+      <c r="B202" t="inlineStr">
+        <is>
+          <t>8360</t>
+        </is>
+      </c>
+      <c r="C202" t="inlineStr">
+        <is>
+          <t>plain dress</t>
+        </is>
+      </c>
+      <c r="D202" t="inlineStr">
+        <is>
+          <t>Free Size</t>
+        </is>
+      </c>
+      <c r="E202" t="n">
+        <v>3250</v>
+      </c>
+      <c r="F202" t="n">
+        <v>4400</v>
+      </c>
+      <c r="G202" t="n">
+        <v>4</v>
+      </c>
+      <c r="H202" t="n">
+        <v>13000</v>
+      </c>
+      <c r="I202" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E25"/>
+  <dimension ref="A1:E63"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Date</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -16906,455 +35915,1329 @@
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>2026-02-14</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Marketing</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Insta Ad</t>
         </is>
       </c>
       <c r="E11" t="n">
         <v>1500</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-16</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Marketing</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Insta Ad</t>
         </is>
       </c>
       <c r="E12" t="n">
-        <v>2115</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Packaging</t>
+          <t>Marketing</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Packaging</t>
+          <t>Insta Ad</t>
         </is>
       </c>
       <c r="E13" t="n">
-        <v>1160</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Delivery</t>
+          <t>Packaging</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>delivery</t>
+          <t>Packaging</t>
         </is>
       </c>
       <c r="E14" t="n">
-        <v>240</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Marketing</t>
+          <t>Delivery</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Insta Ad</t>
+          <t>delivery</t>
         </is>
       </c>
       <c r="E15" t="n">
-        <v>1460</v>
+        <v>240</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Marketing</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Insta Ad</t>
         </is>
       </c>
       <c r="E16" t="n">
-        <v>1580</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Delivery</t>
+          <t>Marketing</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>delivery</t>
+          <t>Insta Ad</t>
         </is>
       </c>
       <c r="E17" t="n">
-        <v>175</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Delivery</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>delivery</t>
         </is>
       </c>
       <c r="E18" t="n">
-        <v>100</v>
+        <v>175</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Packaging</t>
+          <t>Delivery</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Packaging</t>
+          <t>delivery</t>
         </is>
       </c>
       <c r="E19" t="n">
-        <v>1210</v>
+        <v>100</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Other</t>
+          <t>Marketing</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Decoration</t>
+          <t>Insta Ad</t>
         </is>
       </c>
       <c r="E20" t="n">
-        <v>1600</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Delivery</t>
+          <t>Packaging</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>exchange</t>
+          <t>Packaging</t>
         </is>
       </c>
       <c r="E21" t="n">
-        <v>140</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Iron Stand</t>
+          <t>Decoration</t>
         </is>
       </c>
       <c r="E22" t="n">
-        <v>4820</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Delivery</t>
+          <t>Marketing</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>delivery</t>
+          <t>Insta Ad</t>
         </is>
       </c>
       <c r="E23" t="n">
-        <v>125</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Marketing</t>
+          <t>Delivery</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>delivery</t>
+          <t>exchange</t>
         </is>
       </c>
       <c r="E24" t="n">
-        <v>270</v>
+        <v>140</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
+        <v>24</v>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>Other</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>Iron Stand</t>
+        </is>
+      </c>
+      <c r="E25" t="n">
+        <v>4820</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="n">
+        <v>25</v>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>Delivery</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>delivery</t>
+        </is>
+      </c>
+      <c r="E26" t="n">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="n">
+        <v>26</v>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>Marketing</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>delivery</t>
+        </is>
+      </c>
+      <c r="E27" t="n">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="n">
+        <v>27</v>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>Other</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>petrol</t>
+        </is>
+      </c>
+      <c r="E28" t="n">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="n">
         <v>28</v>
       </c>
-      <c r="B25" t="inlineStr">
+      <c r="B29" t="inlineStr">
         <is>
           <t>2026-03-28</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr">
+      <c r="C29" t="inlineStr">
         <is>
           <t>Marketing</t>
         </is>
       </c>
-      <c r="D25" t="inlineStr">
+      <c r="D29" t="inlineStr">
         <is>
           <t>Insta Ad</t>
         </is>
       </c>
-      <c r="E25" t="n">
+      <c r="E29" t="n">
         <v>1500</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="n">
+        <v>29</v>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>Marketing</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>Insta Ad</t>
+        </is>
+      </c>
+      <c r="E30" t="n">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="n">
+        <v>30</v>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>2026-04-06</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>Other</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>hollyland mic</t>
+        </is>
+      </c>
+      <c r="E31" t="n">
+        <v>6500</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="n">
+        <v>31</v>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>2026-04-07</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>Packaging</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>Packaging</t>
+        </is>
+      </c>
+      <c r="E32" t="n">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="n">
+        <v>32</v>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>2026-04-08</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>Marketing</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>Insta Ad</t>
+        </is>
+      </c>
+      <c r="E33" t="n">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="n">
+        <v>33</v>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>2026-04-15</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>Delivery</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>delivery</t>
+        </is>
+      </c>
+      <c r="E34" t="n">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="n">
+        <v>34</v>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>2026-04-16</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>Marketing</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>Insta Ad</t>
+        </is>
+      </c>
+      <c r="E35" t="n">
+        <v>3725</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="n">
+        <v>35</v>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>2026-04-19</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>Other</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>petrol</t>
+        </is>
+      </c>
+      <c r="E36" t="n">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="n">
+        <v>36</v>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>2026-04-20</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>Marketing</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>Insta Ad</t>
+        </is>
+      </c>
+      <c r="E37" t="n">
+        <v>2235</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="n">
+        <v>37</v>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>2026-04-20</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>Delivery</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>delivery</t>
+        </is>
+      </c>
+      <c r="E38" t="n">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="n">
+        <v>38</v>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>2026-04-23</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>Marketing</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>Insta Ad</t>
+        </is>
+      </c>
+      <c r="E39" t="n">
+        <v>2255</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="n">
+        <v>39</v>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>Marketing</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>Insta Ad</t>
+        </is>
+      </c>
+      <c r="E40" t="n">
+        <v>1511</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="n">
+        <v>40</v>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>Delivery</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>delivery</t>
+        </is>
+      </c>
+      <c r="E41" t="n">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="n">
+        <v>41</v>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>Delivery</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>delivery</t>
+        </is>
+      </c>
+      <c r="E42" t="n">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="n">
+        <v>42</v>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>Marketing</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>Insta Ad</t>
+        </is>
+      </c>
+      <c r="E43" t="n">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="n">
+        <v>43</v>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>Delivery</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>delivery</t>
+        </is>
+      </c>
+      <c r="E44" t="n">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="n">
+        <v>44</v>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>2026-05-03</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>Marketing</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>Insta Ad</t>
+        </is>
+      </c>
+      <c r="E45" t="n">
+        <v>2280</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="n">
+        <v>45</v>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>2026-05-03</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>Other</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>scooter servicing</t>
+        </is>
+      </c>
+      <c r="E46" t="n">
+        <v>2515</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="n">
+        <v>46</v>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>2026-05-03</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>Other</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>petrol</t>
+        </is>
+      </c>
+      <c r="E47" t="n">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="n">
+        <v>47</v>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>Delivery</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>delivery</t>
+        </is>
+      </c>
+      <c r="E48" t="n">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="n">
+        <v>48</v>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>Delivery</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>delivery</t>
+        </is>
+      </c>
+      <c r="E49" t="n">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="n">
+        <v>49</v>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>Marketing</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>Insta Ad</t>
+        </is>
+      </c>
+      <c r="E50" t="n">
+        <v>3798</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="n">
+        <v>50</v>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>Marketing</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>Insta Ad</t>
+        </is>
+      </c>
+      <c r="E51" t="n">
+        <v>3840</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="n">
+        <v>52</v>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>2026-05-15</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>Other</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>topup</t>
+        </is>
+      </c>
+      <c r="E52" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="n">
+        <v>54</v>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>2026-05-17</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>Packaging</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>Packaging</t>
+        </is>
+      </c>
+      <c r="E53" t="n">
+        <v>1340</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="n">
+        <v>55</v>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>Delivery</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>delivery suja online store</t>
+        </is>
+      </c>
+      <c r="E54" t="n">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="n">
+        <v>56</v>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>Marketing</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>Insta Ad</t>
+        </is>
+      </c>
+      <c r="E55" t="n">
+        <v>5410</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="n">
+        <v>57</v>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>2026-05-23</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>Other</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>sunscreen</t>
+        </is>
+      </c>
+      <c r="E56" t="n">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="n">
+        <v>58</v>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>2026-05-23</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>Marketing</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>Insta Ad</t>
+        </is>
+      </c>
+      <c r="E57" t="n">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="n">
+        <v>59</v>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>2026-05-24</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>Marketing</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>Insta Ad</t>
+        </is>
+      </c>
+      <c r="E58" t="n">
+        <v>2390</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="n">
+        <v>60</v>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>Other</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>petrol</t>
+        </is>
+      </c>
+      <c r="E59" t="n">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="n">
+        <v>61</v>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>2026-05-29</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>Delivery</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>extra delivery charge</t>
+        </is>
+      </c>
+      <c r="E60" t="n">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="n">
+        <v>62</v>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>Marketing</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>delivery charge</t>
+        </is>
+      </c>
+      <c r="E61" t="n">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="n">
+        <v>63</v>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>Other</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>tripod stand</t>
+        </is>
+      </c>
+      <c r="E62" t="n">
+        <v>1895</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="n">
+        <v>64</v>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>Marketing</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>Insta Ad</t>
+        </is>
+      </c>
+      <c r="E63" t="n">
+        <v>3813</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Metric</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Total Sales Revenue</t>
         </is>
       </c>
       <c r="B2" t="n">
-        <v>484001</v>
+        <v>1292591</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Total Manual Expenses (Rent/Ads)</t>
         </is>
       </c>
       <c r="B3" t="n">
-        <v>60601</v>
+        <v>122023</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Value of Unsold Inventory</t>
         </is>
       </c>
       <c r="B4" t="n">
-        <v>214845</v>
+        <v>476475</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Cost of Sold Goods</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>352390</v>
+        <v>931270</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Total Product Investment (Sold + Unsold)</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>567235</v>
+        <v>1407745</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>NET PROFIT (Cash Basis)</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>-143835</v>
+        <v>-237177</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>